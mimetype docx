--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -109,581 +109,581 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t>
+                <w:t xml:space="preserve">On the Acquisition of Typing Skills Without Formal Training by School-Aged Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Palmis</w:t>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Menu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-025-10736-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125753v1</w:t>
+                <w:t xml:space="preserve">hal-04781976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of fine motor skills and executive functions on automatized handwriting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Motor inhibition prevents motor execution during typing imagery: Evidence from an action-mode switching paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02643294.2025.2518179⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 254, pp.105997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310547v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor inhibition prevents motor execution during typing imagery: Evidence from an action-mode switching paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+                <w:t xml:space="preserve">The influence of fine motor skills and executive functions on automatized handwriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105997⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02643294.2025.2518179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772491v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Acquisition of Typing Skills Without Formal Training by School-Aged Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Palmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+                <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Zielinski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-025-10736-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781976v3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards formal models of inhibitory mechanisms involved in motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -717,90 +717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing in two different scripts promotes fine motor control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -864,51 +864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantage cognitif dans une cohorte d'enfants dysgraphiques : Analyse préliminaire de la base de données «Résodys»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Joffroy-Frixons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,64 +959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct neural mechanisms support inner speaking and inner hearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1093,103 +1093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Biscriptuality on Graphomotor Coordination Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celeste Younes-Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (2), pp.177-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,103 +1357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Motor Inhibition During Covert Speech Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,90 +1487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typing expertise in a large student population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,77 +1604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between orthographic and graphomotor constraints in learning to write</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,446 +1732,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
+                <w:t xml:space="preserve">Temporally resolved neural dynamics underlying handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Criaud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leisi Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Metereau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederick Koon-Shing Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.118578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211760v1</w:t>
+                <w:t xml:space="preserve">hal-03479623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats cérébraux de l’écriture manuscrite chez l’adulte et l’enfant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Criaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284749v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporally resolved neural dynamics underlying handwriting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leisi Pei</w:t>
+                <w:t xml:space="preserve">Corrélats cérébraux de l’écriture manuscrite chez l’adulte et l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Palmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03479623v1</w:t>
+                <w:t xml:space="preserve">hal-03284749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The look of writing in reading. Graphetic empathy in making and perceiving graphic traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mosbæk Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan A.J. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The handwriting brain in middle-childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared premotor activity in spoken and written communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of spelling regularity on handwriting production: A coupled fMRI and kinematics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,291 +2636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Serial Order of Response Units in Word Production: The Case of Typing.</w:t>
+                <w:t xml:space="preserve">The Scope of Planning Serial Actions during Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.1620-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0000494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761344v1</w:t>
+                <w:t xml:space="preserve">hal-01920040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scope of Planning Serial Actions during Typing</w:t>
+                <w:t xml:space="preserve">The Serial Order of Response Units in Word Production: The Case of Typing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.1620-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920040v1</w:t>
+                <w:t xml:space="preserve">hal-01761344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,611 +2961,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of training status on beta-range corticomuscular coherence in agonist vs. antagonist muscles during isometric knee contractions</w:t>
+                <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+                <w:t xml:space="preserve">Jean Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amarantini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 235 (10), pp.3023-3031. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-017-5035-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342005v1</w:t>
+                <w:t xml:space="preserve">hal-03420280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alario F.-X.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.66-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619549v1</w:t>
+                <w:t xml:space="preserve">hal-01473913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of training status on beta-range corticomuscular coherence in agonist vs. antagonist muscles during isometric knee contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prévot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235 (10), pp.3023-3031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-017-5035-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420280v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Démonet</w:t>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jucla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alario F.-X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.66-80. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.1177-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473913v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control of handwriting in the developing brain: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (3-4), pp.187 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3612,77 +3612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1086-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,117 +3729,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.83 - 97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103475v1</w:t>
@@ -3889,233 +3889,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S M Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alario F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (3), pp.1163-1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomy of Handwriting and Related Reading and Writing Skills in Adults and Children with and without Learning Disabilities: French-American Connections.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two thumbs and one index: A comparison of manual coordination in touch-typing and mobile-typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia W Berninger</w:t>
+                <w:t xml:space="preserve">Remo Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171-172, </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167, pp.16-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473700v1</w:t>
+                <w:t xml:space="preserve">hal-01383984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
               </w:r>
@@ -4140,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4229,261 +4216,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two thumbs and one index: A comparison of manual coordination in touch-typing and mobile-typing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Cerni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remo Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383984v1</w:t>
+                <w:t xml:space="preserve">hal-02097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Cerni</w:t>
+                <w:t xml:space="preserve">Neuroanatomy of Handwriting and Related Reading and Writing Skills in Adults and Children with and without Learning Disabilities: French-American Connections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd L Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Virginia W Berninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (3), pp.130-138. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097752v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
               </w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4603,77 +4603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response planning in word typing: Evidence for inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M. Hamame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,51 +4745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture : gestes, lettres, mots, et cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,64 +4840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Specificity in the Motor System: Evidence From Coupled fMRI and Kinematic Recordings During Letter and Digit Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,77 +4974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training-related decrease in antagonist muscles activation is associated with increased motor cortex activation: evidence of central mechanisms for control of antagonist muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 220 (3-4), pp.287-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp.1766-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5232,77 +5232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new statistical test based on the wavelet cross-spectrum to detect time–frequency dependence between non-stationary signals: Application to the analysis of cortico-muscular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (4), pp.1504-1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5507,51 +5507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive inhibitory control of movement assessed by event-related fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,538 +5632,646 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électroencéphalographie – Couplage cortico-musculaire et mécanismes de contrôle de la contraction musculaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+                <w:t xml:space="preserve">Comment performer au Scrabble? Impact de l’expérience motrice en écriture au clavier sur l'activation des représentations orthographiques des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Cognitif, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463343v1</w:t>
+                <w:t xml:space="preserve">hal-05558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’électroencéphalographie – Couplage cortico-musculaire et mécanismes de contrôle de la contraction musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Organization of Human Brain Mapping 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Honolulu, Unknown Region</w:t>
+              <w:t xml:space="preserve">17ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231892v1</w:t>
+                <w:t xml:space="preserve">hal-03463343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Cao</w:t>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of "Making Traces. A multidisciplinary approach to graphic trace making"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Odense, Denmark., Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings of Organization of Human Brain Mapping 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Honolulu, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231896v1</w:t>
+                <w:t xml:space="preserve">hal-01231892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of "Making Traces. A multidisciplinary approach to graphic trace making"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Odense, Denmark., Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corticomuscular interactions with antagonist muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6173,262 +6281,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does typing-related motor experience influence the retrieval of orthographic information? Effect of letter configuration in an anagram solution task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Cognitive Psychology - 23rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de l'arabe : Ecrire au stylo ou au clavier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6438,236 +6546,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 : Traiter des données de langage écrit recueillies avec tablette graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction aux statistiques en sciences du langage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2023, EAN 9782100852642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats cérébraux de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albaret, Jean-Michel; Kaiser, Marie-Laure; Soppelsa, Régis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles de l'écriture chez l'enfant : des modèles à l'intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Solal, pp.61-90, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6677,111 +6785,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavier ou stylo: comment apprendre à écrire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donner l'envie d'apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6791,130 +6899,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new statistical test based on the wavelet cross-spectrum to detect time-frequency dependence between non-stationary signals: application to the analysis of cortico-muscular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6924,114 +7032,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comportementale et Neurofonctionnelle des interactions perceptivo-motrices dans la perception visuelle de lettres. Notre manière d'écrire influence-t-elle notre manière de lire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de la Méditerranée - Aix-Marseille II, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00172023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7178,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honnorat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.07.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joffroy-Frixons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Younes-Harb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leisi Pei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Koon-Shing Leung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Ouyang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosb&#230;k Johannessen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A.J. Stuart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2021.101363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Anton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000494" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5035-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2017.1367654" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Richards" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia W Berninger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Job" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143684v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3137-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQT8K8CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DKR3LWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332474v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.05.041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT0RJ17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04380159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gilhodes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522835v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honnorat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.07.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joffroy-Frixons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Younes-Harb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leisi Pei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Koon-Shing Leung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Ouyang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosb&#230;k Johannessen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A.J. Stuart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2021.101363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Anton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01305" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000494" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5035-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2017.1367654" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383984v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Job" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Richards" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia W Berninger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143684v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3137-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQT8K8CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DKR3LWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332474v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.05.041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT0RJ17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04380159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gilhodes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522835v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>