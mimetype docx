--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1849,177 +1849,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Criaud</w:t>
+                <w:t xml:space="preserve">The handwriting brain in middle-childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Palmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.e13046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211760v1</w:t>
+                <w:t xml:space="preserve">hal-02983854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats cérébraux de l’écriture manuscrite chez l’adulte et l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2078,467 +2078,467 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The look of writing in reading. Graphetic empathy in making and perceiving graphic traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mosbæk Johannessen</w:t>
+                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Criaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.langsci.2021.101363⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342449v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The handwriting brain in middle-childhood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The look of writing in reading. Graphetic empathy in making and perceiving graphic traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mosbæk Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan A.J. Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13046⟩</w:t>
+              <w:t xml:space="preserve">Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.101363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langsci.2021.101363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983854v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared premotor activity in spoken and written communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+                <w:t xml:space="preserve">Mathieu J. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu J. Ruiz</w:t>
+                <w:t xml:space="preserve">Nathalie Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 199, pp.104694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandl.2019.104694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of spelling regularity on handwriting production: A coupled fMRI and kinematics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2587,932 +2587,932 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.111-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scope of Planning Serial Actions during Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.1620-1629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn_a_01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Serial Order of Response Units in Word Production: The Case of Typing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.1620-1629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xlm0000494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prévot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.66-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420280v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
+                <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Planton</w:t>
+                <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Jean Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Démonet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473913v1</w:t>
+                <w:t xml:space="preserve">hal-03420280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of training status on beta-range corticomuscular coherence in agonist vs. antagonist muscles during isometric knee contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 235 (10), pp.3023-3031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-017-5035-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alario F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (3), pp.1177-1178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control of handwriting in the developing brain: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3544,106 +3544,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (3-4), pp.187 - 204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02643294.2017.1367654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,491 +3661,491 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1086-1101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prévot</w:t>
+                <w:t xml:space="preserve">C Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Mathôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alario F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.1163-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103475v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Zielinski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alario F.-X.</w:t>
+                <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.83 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472765v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two thumbs and one index: A comparison of manual coordination in touch-typing and mobile-typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 167, pp.16-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,366 +4167,366 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp.359-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Cerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.130-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroanatomy of Handwriting and Related Reading and Writing Skills in Adults and Children with and without Learning Disabilities: French-American Connections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd L Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia W Berninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pratiques.3175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,997 +4548,997 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp.359-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response planning in word typing: Evidence for inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Hamame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M. Hamame</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (4), pp.524-531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.12373⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture : gestes, lettres, mots, et cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148 (46), pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Specificity in the Motor System: Evidence From Coupled fMRI and Kinematic Recordings During Letter and Digit Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (12), pp.6077-6087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.22606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training-related decrease in antagonist muscles activation is associated with increased motor cortex activation: evidence of central mechanisms for control of antagonist muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 220 (3-4), pp.287-295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-012-3137-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-012-3137-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain responses to handwritten and printed letters differentially depend on the activation state of the primary motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Wamain</w:t>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp.1766-1773. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.07.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new statistical test based on the wavelet cross-spectrum to detect time–frequency dependence between non-stationary signals: Application to the analysis of cortico-muscular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (4), pp.1504-1518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.01.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The graphemic/motor frontal area Exner's area revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck-Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dufor</w:t>
+                <w:t xml:space="preserve">Carlo Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.537-545. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.21804⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive inhibitory control of movement assessed by event-related fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,109 +5546,109 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.1196-1206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.05.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.05.041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5658,449 +5658,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment performer au Scrabble? Impact de l’expérience motrice en écriture au clavier sur l'activation des représentations orthographiques des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Cognitif, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électroencéphalographie – Couplage cortico-musculaire et mécanismes de contrôle de la contraction musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Organization of Human Brain Mapping 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Honolulu, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,159 +6119,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of "Making Traces. A multidisciplinary approach to graphic trace making"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Odense, Denmark., Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticomuscular interactions with antagonist muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6281,262 +6281,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does typing-related motor experience influence the retrieval of orthographic information? Effect of letter configuration in an anagram solution task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Cognitive Psychology - 23rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de l'arabe : Ecrire au stylo ou au clavier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6546,65 +6546,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 : Traiter des données de langage écrit recueillies avec tablette graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6645,137 +6645,137 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction aux statistiques en sciences du langage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2023, EAN 9782100852642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats cérébraux de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albaret, Jean-Michel; Kaiser, Marie-Laure; Soppelsa, Régis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles de l'écriture chez l'enfant : des modèles à l'intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Solal, pp.61-90, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6785,51 +6785,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavier ou stylo: comment apprendre à écrire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6845,51 +6845,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donner l'envie d'apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6899,130 +6899,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new statistical test based on the wavelet cross-spectrum to detect time-frequency dependence between non-stationary signals: application to the analysis of cortico-muscular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7032,114 +7032,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comportementale et Neurofonctionnelle des interactions perceptivo-motrices dans la perception visuelle de lettres. Notre manière d'écrire influence-t-elle notre manière de lire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de la Méditerranée - Aix-Marseille II, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00172023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7286,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honnorat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.07.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joffroy-Frixons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Younes-Harb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leisi Pei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Koon-Shing Leung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Ouyang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosb&#230;k Johannessen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A.J. Stuart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2021.101363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Anton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01305" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000494" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5035-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2017.1367654" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383984v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Job" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Richards" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia W Berninger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143684v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3137-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQT8K8CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DKR3LWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332474v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.05.041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT0RJ17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04380159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gilhodes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522835v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honnorat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.07.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joffroy-Frixons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Younes-Harb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leisi Pei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Koon-Shing Leung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Ouyang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosb&#230;k Johannessen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A.J. Stuart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2021.101363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104694" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01305" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000494" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5035-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2017.1367654" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Job" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.03.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Richards" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia W Berninger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3175" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3137-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQT8K8CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DKR3LWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.05.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT0RJ17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04380159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gilhodes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522835v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>