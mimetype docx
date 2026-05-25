--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -109,248 +109,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Acquisition of Typing Skills Without Formal Training by School-Aged Children</w:t>
+                <w:t xml:space="preserve">Motor inhibition prevents motor execution during typing imagery: Evidence from an action-mode switching paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-025-10736-7⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 254, pp.105997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781976v3</w:t>
+                <w:t xml:space="preserve">hal-04772491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor inhibition prevents motor execution during typing imagery: Evidence from an action-mode switching paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Acquisition of Typing Skills Without Formal Training by School-Aged Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 254, pp.105997. </w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-025-10736-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772491v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fine motor skills and executive functions on automatized handwriting</w:t>
               </w:r>
@@ -375,51 +375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,103 +587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards formal models of inhibitory mechanisms involved in motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -756,51 +756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -864,51 +864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantage cognitif dans une cohorte d'enfants dysgraphiques : Analyse préliminaire de la base de données «Résodys»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Joffroy-Frixons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,64 +959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct neural mechanisms support inner speaking and inner hearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celeste Younes-Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (2), pp.177-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,103 +1357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Motor Inhibition During Covert Speech Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,90 +1487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typing expertise in a large student population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1617,64 +1617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between orthographic and graphomotor constraints in learning to write</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,580 +1732,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporally resolved neural dynamics underlying handwriting</w:t>
+                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leisi Pei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marion Criaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Koon-Shing Leung</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118578⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479623v1</w:t>
+                <w:t xml:space="preserve">hal-03211760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The handwriting brain in middle-childhood</w:t>
+                <w:t xml:space="preserve">Corrélats cérébraux de l’écriture manuscrite chez l’adulte et l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983854v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats cérébraux de l’écriture manuscrite chez l’adulte et l’enfant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporally resolved neural dynamics underlying handwriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leisi Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Koon-Shing Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.118578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284749v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Basal Ganglia Mediate the Interplay between Reactive and Proactive Control of Response through Both Motor Inhibition and Sensory Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Criaud</w:t>
+                <w:t xml:space="preserve">The handwriting brain in middle-childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Palmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.560. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.e13046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211760v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The look of writing in reading. Graphetic empathy in making and perceiving graphic traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mosbæk Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan A.J. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared premotor activity in spoken and written communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,291 +2636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scope of Planning Serial Actions during Typing</w:t>
+                <w:t xml:space="preserve">The Serial Order of Response Units in Word Production: The Case of Typing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.1620-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920040v1</w:t>
+                <w:t xml:space="preserve">hal-01761344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Serial Order of Response Units in Word Production: The Case of Typing.</w:t>
+                <w:t xml:space="preserve">The Scope of Planning Serial Actions during Typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.1620-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0000494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761344v1</w:t>
+                <w:t xml:space="preserve">hal-01920040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2980,51 +2980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language Effects of training modality and transfer to novel characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of training status on beta-range corticomuscular coherence in agonist vs. antagonist muscles during isometric knee contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,64 +3348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,51 +3521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (3-4), pp.187 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3612,77 +3612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1086-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3863,51 +3863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of writing-specific brain regions when reading Chinese as a second language. Effects of training modality and transfer to novel characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,621 +3978,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two thumbs and one index: A comparison of manual coordination in touch-typing and mobile-typing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroanatomy of Handwriting and Related Reading and Writing Skills in Adults and Children with and without Learning Disabilities: French-American Connections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Cerni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Todd L Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remo Job</w:t>
+                <w:t xml:space="preserve">Virginia W Berninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167, pp.16-23. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383984v1</w:t>
+                <w:t xml:space="preserve">hal-01473700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
+                <w:t xml:space="preserve">Two thumbs and one index: A comparison of manual coordination in touch-typing and mobile-typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Madec</w:t>
+                <w:t xml:space="preserve">Tania Cerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Le Goff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remo Job</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 132, pp.359-372. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167, pp.16-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001154v1</w:t>
+                <w:t xml:space="preserve">hal-01383984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Cerni</w:t>
+                <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.359-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097752v1</w:t>
+                <w:t xml:space="preserve">hal-02001154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomy of Handwriting and Related Reading and Writing Skills in Adults and Children with and without Learning Disabilities: French-American Connections.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Motor expertise for typing impacts lexical decision performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginia W Berninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171-172, </w:t>
+              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.130-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tine.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473700v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of phonological recoding of visual symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp.359-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464530v1</w:t>
@@ -4603,77 +4603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response planning in word typing: Evidence for inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M. Hamame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,51 +4745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture : gestes, lettres, mots, et cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,51 +4840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Specificity in the Motor System: Evidence From Coupled fMRI and Kinematic Recordings During Letter and Digit Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training-related decrease in antagonist muscles activation is associated with increased motor cortex activation: evidence of central mechanisms for control of antagonist muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp.1766-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5232,51 +5232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new statistical test based on the wavelet cross-spectrum to detect time–frequency dependence between non-stationary signals: Application to the analysis of cortico-muscular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive inhibitory control of movement assessed by event-related fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5685,51 +5685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment performer au Scrabble? Impact de l’expérience motrice en écriture au clavier sur l'activation des représentations orthographiques des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does writing help alphabetic readers accommodate for an ideographic system? Evidence from fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural network of reading: Does writing help the brain accommodate for linguistic diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticomuscular interactions with antagonist muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does typing-related motor experience influence the retrieval of orthographic information? Effect of letter configuration in an anagram solution task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,51 +6429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6681,51 +6681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats cérébraux de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6812,51 +6812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavier ou stylo: comment apprendre à écrire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donner l'envie d'apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6926,51 +6926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new statistical test based on the wavelet cross-spectrum to detect time-frequency dependence between non-stationary signals: application to the analysis of cortico-muscular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,51 +7046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comportementale et Neurofonctionnelle des interactions perceptivo-motrices dans la perception visuelle de lettres. Notre manière d'écrire influence-t-elle notre manière de lire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de la Méditerranée - Aix-Marseille II, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7286,51 +7286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honnorat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.07.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joffroy-Frixons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Younes-Harb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leisi Pei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Koon-Shing Leung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Ouyang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosb&#230;k Johannessen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A.J. Stuart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2021.101363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104694" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01305" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000494" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5035-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2017.1367654" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383984v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Job" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.03.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Richards" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia W Berninger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3175" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3137-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQT8K8CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DKR3LWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.05.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT0RJ17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04380159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gilhodes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522835v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Alhaddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2518179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honnorat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.07.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joffroy-Frixons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Younes-Harb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0001075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2023.108567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leisi Pei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Koon-Shing Leung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Ouyang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosb&#230;k Johannessen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A.J. Stuart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2021.101363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J. Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.104694" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000494" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01305" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5035-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2017.1367654" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zielinski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Math&#244;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd L Richards" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia W Berninger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3175" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cerni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Job" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.03.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Madec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Goff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.02.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2016.07.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-012-3137-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQT8K8CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DKR3LWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giussani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Draper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21804" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E86A2C9627CA882A385446D109894EFAE6B834DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.05.041" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT0RJ17-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04380159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gilhodes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02402144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522835v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>