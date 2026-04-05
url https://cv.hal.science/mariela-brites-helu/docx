--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -132,2816 +132,2816 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ Using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
+                <w:t xml:space="preserve">Electrochemical pH modulator coupled with Ni-based electrode for glucose sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
+                <w:t xml:space="preserve">Jérémie Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+                <w:t xml:space="preserve">Clara Ehinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke O'Keeffe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.127596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252903v1</w:t>
+                <w:t xml:space="preserve">hal-05210338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards electrochemical regeneration of redox photocatalysts?</w:t>
+                <w:t xml:space="preserve">Vertically aligned mesoporous silica films bearing covalently bound tris(2,2-bipyridyl)ruthenium(II) redox photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+                <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Karman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.113524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210627v1</w:t>
+                <w:t xml:space="preserve">hal-04914351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry film-based Array of Microelectrodes for on-site Pb2+ detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of graphite felt activation and aging by electroanalysis at microfiber electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feynerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electroanalysis</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 485, pp.144033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765182v1</w:t>
+                <w:t xml:space="preserve">hal-04788060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Local electrochemical sample acidification for the detection of Pb 2+ traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoInBio</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04766807v1</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4an00647j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical control of the pH of environmental samples for on-site detection of Pb2+ by anodic stripping voltammetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Visualization of working electrode reactivity from an electrochromic counter electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 36th topical meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04765215v1</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, pp.142010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical pH Control for On-Site Detection of Lead Traces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparative kinetic analysis of redox flow battery electrolytes: From micro-fibers to macro-felts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feynerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrafured – International Conference on Chemical Sensors</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04766793v1</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 421, pp.140373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Gel Electrochemical Microscopy: Towards Biological Applications?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fused deposition modeling (FDM) based 3D printing of microelectrodes and multi-electrode probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">245th ECS Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04728250v1</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 365, pp.137279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.137279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning gel electrochemical microscopy (SGECM): Towards local in-situ characterization of electrochemical and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemically Assisted Deposition of Nanoporous Silica Membranes on Gold Electrodes: Effect of 3‐Mercaptopropyl(trimethoxysilane) “Molecular Glue” on Film Formation, Permeability and Metal Underpotential Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Liu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRF-ANR Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05100425v1</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.142-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202001347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of scanning gel electrochemical microscopy to energy/actuation materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shaohua Chen</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polymer as a synthetic receptor mimic for capacitive impedimetric selective recognition of Escherichia coli K-12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Yasmeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Sindhu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Scanning Electrochemical Microscopy (SECM) and related techniques</w:t>
-[...379 lines deleted...]
-                <w:t xml:space="preserve">hal-04728411v1</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.339177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical pH modulator coupled with Ni-based electrode for glucose sensing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ Using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke O'Keeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05210338v1</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically aligned mesoporous silica films bearing covalently bound tris(2,2-bipyridyl)ruthenium(II) redox photocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards electrochemical regeneration of redox photocatalysts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+                <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Karman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04914351v1</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of graphite felt activation and aging by electroanalysis at microfiber electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrochemical control of the pH of environmental samples for on-site detection of Pb2+ by anodic stripping voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04788060v1</w:t>
+              <w:t xml:space="preserve">ISE 36th topical meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, May 2024, Sibenik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrochemical sample acidification for the detection of Pb 2+ traces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoInBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4an00647j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688563v1</w:t>
+                <w:t xml:space="preserve">hal-04766807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of working electrode reactivity from an electrochromic counter electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Electrochemical pH Control for On-Site Detection of Lead Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Liu</w:t>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matrafured – International Conference on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrafured Society for Electrochemical Sensors, Jun 2024, Visegrad, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04262764v1</w:t>
+                <w:t xml:space="preserve">hal-04766793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative kinetic analysis of redox flow battery electrolytes: From micro-fibers to macro-felts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scanning Gel Electrochemical Microscopy: Towards Biological Applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
+                <w:t xml:space="preserve">Ning Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouen Zammali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">245th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680186v1</w:t>
+                <w:t xml:space="preserve">hal-04728250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer as a synthetic receptor mimic for capacitive impedimetric selective recognition of Escherichia coli K-12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Yasmeen</w:t>
+                <w:t xml:space="preserve">Dry film-based Array of Microelectrodes for on-site Pb2+ detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03394357v1</w:t>
+              <w:t xml:space="preserve">19th International Conference on Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEAC, Jul 2024, Ulm, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused deposition modeling (FDM) based 3D printing of microelectrodes and multi-electrode probes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of scanning gel electrochemical microscopy to energy/actuation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouen Zammali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03059818v1</w:t>
+              <w:t xml:space="preserve">11th Workshop on Scanning Electrochemical Microscopy (SECM) and related techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Assisted Deposition of Nanoporous Silica Membranes on Gold Electrodes: Effect of 3‐Mercaptopropyl(trimethoxysilane) “Molecular Glue” on Film Formation, Permeability and Metal Underpotential Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scanning gel electrochemical microscopy (SGECM): Towards local in-situ characterization of electrochemical and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Adrián Echeveste Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NRF-ANR Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanyang Technological University, Jul 2023, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scanning gel electrochemical microscopy for surfaces examination and modification towards biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Adrián Echeveste Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Workshop on Surface Modification for Chemical and Biochemical Sensing (SMCBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Łochów, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scanning Gel Electrochemical Microscopy (SGECM): Towards local in-situ characterization of electrochemical and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Probing Materials In Situ Enabling Novel Functional Materials for Emerging Flexible/Stretchable Electronics and Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03033135v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scanning gel electrochemical microscopy: Combination with quartz crystal microbalance for studying the electrolyte leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Brites Helú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2959,90 +2959,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of working electrode reactivity from an electrochromic counter electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -3154,51 +3154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3970184F"/>
+    <w:nsid w:val="29ABD553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3385,51 +3385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariela-brites-helu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2516-9369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Gajd&#225;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Echeveste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adri&#225;n Echeveste Salazar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127596" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El-Hage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feynerol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00647j" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140373" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03394357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yasmeen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Sindhu Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339177" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariela-brites-helu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2516-9369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210338v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El-Hage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feynerol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Gajd&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00647j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03394357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yasmeen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Sindhu Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Echeveste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adri&#225;n Echeveste Salazar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>