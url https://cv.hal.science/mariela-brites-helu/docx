--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2516-9369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">NskfUeMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1150 +179,1150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical pH modulator coupled with Ni-based electrode for glucose sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ehinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 287, pp.127596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertically aligned mesoporous silica films bearing covalently bound tris(2,2-bipyridyl)ruthenium(II) redox photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 387, pp.113524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of graphite felt activation and aging by electroanalysis at microfiber electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranine El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feynerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 485, pp.144033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electrochemical sample acidification for the detection of Pb 2+ traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Július Gajdár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4an00647j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of working electrode reactivity from an electrochromic counter electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 444, pp.142010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative kinetic analysis of redox flow battery electrolytes: From micro-fibers to macro-felts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feynerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranine El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 421, pp.140373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused deposition modeling (FDM) based 3D printing of microelectrodes and multi-electrode probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 365, pp.137279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.137279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Assisted Deposition of Nanoporous Silica Membranes on Gold Electrodes: Effect of 3‐Mercaptopropyl(trimethoxysilane) “Molecular Glue” on Film Formation, Permeability and Metal Underpotential Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.142-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.202001347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymer as a synthetic receptor mimic for capacitive impedimetric selective recognition of Escherichia coli K-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Yasmeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Sindhu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.339177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1311,154 +1332,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1468,1474 +1489,1474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Cell Platform for Studying Biofilm Formation on Electrochemical Sensors in situ Using Raman Hyperspectral Imaging and Epifluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Terrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke O'Keeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards electrochemical regeneration of redox photocatalysts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vilà</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical control of the pH of environmental samples for on-site detection of Pb2+ by anodic stripping voltammetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 36th topical meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, May 2024, Sibenik, Croatia</w:t>
+              <w:t xml:space="preserve">NanoInBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765215v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofouling impact on the real time measurement of a portable conductivity sensor for water distribution systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electrochemical control of the pH of environmental samples for on-site detection of Pb2+ by anodic stripping voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Július Gajdár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoInBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">ISE 36th topical meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, May 2024, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical pH Control for On-Site Detection of Lead Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Július Gajdár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrafured – International Conference on Chemical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matrafured Society for Electrochemical Sensors, Jun 2024, Visegrad, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Gel Electrochemical Microscopy: Towards Biological Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouen Zammali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry film-based Array of Microelectrodes for on-site Pb2+ detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Electroanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESEAC, Jul 2024, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of scanning gel electrochemical microscopy to energy/actuation materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harpreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranine El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouen Zammali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Workshop on Scanning Electrochemical Microscopy (SECM) and related techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gel electrochemical microscopy (SGECM): Towards local in-situ characterization of electrochemical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Adrián Echeveste Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harpreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NRF-ANR Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanyang Technological University, Jul 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gel electrochemical microscopy for surfaces examination and modification towards biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Adrián Echeveste Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Surface Modification for Chemical and Biochemical Sensing (SMCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Łochów, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Gel Electrochemical Microscopy (SGECM): Towards local in-situ characterization of electrochemical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harpreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Probing Materials In Situ Enabling Novel Functional Materials for Emerging Flexible/Stretchable Electronics and Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gel electrochemical microscopy: Combination with quartz crystal microbalance for studying the electrolyte leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2945,148 +2966,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of working electrode reactivity from an electrochromic counter electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Brites Helú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3154,51 +3175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29ABD553"/>
+    <w:nsid w:val="69DA4E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3385,51 +3406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariela-brites-helu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2516-9369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210338v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El-Hage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feynerol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Gajd&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00647j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03394357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yasmeen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Sindhu Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Echeveste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adri&#225;n Echeveste Salazar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariela-brites-helu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2516-9369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=NskfUeMAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210338v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127596" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El-Hage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feynerol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lius Gajd&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00647j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140373" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.137279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001347" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03394357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Yasmeen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Sindhu Sharma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339177" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05272592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Terrero-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke O'Keeffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dijoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Echeveste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Singh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adri&#225;n Echeveste Salazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>