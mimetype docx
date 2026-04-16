--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -254,256 +254,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition écologique et ingénierie de capacitation territoriale</w:t>
+                <w:t xml:space="preserve">Débattre des transitions pour reconcevoir les formations : Retour réflexif sur une démarche de mobilisation dans l’enseignement supérieur et ses impasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Sauvineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w0y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04906007v1</w:t>
+                <w:t xml:space="preserve">hal-04631261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre des transitions pour reconcevoir les formations : Retour réflexif sur une démarche de mobilisation dans l’enseignement supérieur et ses impasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition écologique et ingénierie de capacitation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sauvineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631261v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC et développement territorial : quelle prise en charge par le programme LEADER des enjeux agro-environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -570,1139 +570,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’ingénierie territoriale en milieu rural peu dense : L’expérimentation « Villages du futur » par la Région Bourgogne Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pour une approche sociale, écologique et économique des transitions territoriales : expériences transdisciplinaires au sein d’un Living lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253698v1</w:t>
+                <w:t xml:space="preserve">hal-04166837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche sociale, écologique et économique des transitions territoriales : expériences transdisciplinaires au sein d’un Living lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Repenser l’ingénierie territoriale en milieu rural peu dense : L’expérimentation « Villages du futur » par la Région Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alex Roy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.92-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04166837v1</w:t>
+                <w:t xml:space="preserve">hal-04253698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets du programme européen LEADER sur l’action publique dans les territoires ruraux. Application en France et en Italie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction – Analyser les trajectoires de transition : une approche par l’Opérateur Territorial de Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.222.0229⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3-4 (264-265), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154930v1</w:t>
+                <w:t xml:space="preserve">hal-03902728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le programme hexagonal de développement rural : quelle contribution à l’attractivité des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534-35, pp.83-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.534.2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897176v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme hexagonal de développement rural : quelle contribution à l’attractivité des territoires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.534.2080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03814799v1</w:t>
+                <w:t xml:space="preserve">hal-03897176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Analyser les trajectoires de transition : une approche par l’Opérateur Territorial de Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Durand</w:t>
+                <w:t xml:space="preserve">Understanding rural development policies: a proposal for a typology of the seven main policy repertoires in Europe and locally, based on French case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Lapostolle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3-4 (264-265), pp.7-14. </w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.12577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902728v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding rural development policies: a proposal for a typology of the seven main policy repertoires in Europe and locally, based on French case studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction – Analyser les trajectoires de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01183-1⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.7 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790664v1</w:t>
+                <w:t xml:space="preserve">hal-05120628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Analyser les trajectoires de transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking Rural Development at the Village Level “The Villages of the Future” in France (Bourgogne Franche-Comté Region)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak El Mostain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.12577⟩</w:t>
+              <w:t xml:space="preserve">World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/world3010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120628v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Rural Development at the Village Level “The Villages of the Future” in France (Bourgogne Franche-Comté Region)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse des effets du programme européen LEADER sur l’action publique dans les territoires ruraux. Application en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak El Mostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.69-86. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.229-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/world3010004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.222.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563532v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spontaneous theoreticians: How evaluators build and revise their knowledge of programs through experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.307-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1730,295 +1730,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader as a european policy for rural development in a multilevel governance framework: a comparison of the implementation in France, Germany and Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bénéfices sociaux et environnementaux des systèmes agricoles : une analyse ostromienne de trois terrains d’étude en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Pollermann</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Gaël Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Countryside</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/euco-2020-0009⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899395v1</w:t>
+                <w:t xml:space="preserve">hal-03117596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices sociaux et environnementaux des systèmes agricoles : une analyse ostromienne de trois terrains d’étude en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leader as a european policy for rural development in a multilevel governance framework: a comparison of the implementation in France, Germany and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pollermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.en ligne. </w:t>
+              <w:t xml:space="preserve">European Countryside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.156-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/euco-2020-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117596v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering resilient agro-food futures through a social-ecological systems framework: Public–private partnerships for delivering ecosystem services in Europe</w:t>
               </w:r>
@@ -2030,64 +2030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Gael Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2132,611 +2132,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Social‐Ecological Systems Approach to Enhance Sustainable Farming and Forestry in the EU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Deployment of Rural Development Policy in France, Analysis of Rural Development Programs of Metropolitan French Regions on the Period 2014-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gaël Lataste Lataste</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12188⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (363), pp.141-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483295v1</w:t>
+                <w:t xml:space="preserve">hal-02483241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally and socially beneficial outcomes produced by agro-pastoral systems in the Cévennes National Park (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesure de la performance des politiques européennes de développement rural par l’estimation de leur &amp;quot;valeur ajoutée territoriale&amp;quot;. Application au programme LEADER du pays d’Aurillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.07.033⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.353-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.182.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483226v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté de l’évaluation des impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arpenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la performance des politiques européennes de développement rural par l’estimation de leur &amp;quot;valeur ajoutée territoriale&amp;quot;. Application au programme LEADER du pays d’Aurillac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmentally and socially beneficial outcomes produced by agro-pastoral systems in the Cévennes National Park (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.182.0353⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.739-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047729v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deployment of Rural Development Policy in France, Analysis of Rural Development Programs of Metropolitan French Regions on the Period 2014-2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Social‐Ecological Systems Approach to Enhance Sustainable Farming and Forestry in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaël Lataste Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (363), pp.141-159. </w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.4-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483241v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover en territorialisant : quel est le prix à payer ? Analyse des coûts de transaction du programme LEADER 2007-2013 en Auvergne et Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://norois.revues.org/ (241), pp.15-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2783,51 +2783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEADER pour les campagnes littorales. Une analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (351), pp.25-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2861,77 +2861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de « biens publics » au secours de la Politique Agricole Commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Dwyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2969,51 +2969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goals of evaluation and types of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,64 +3099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3203,51 +3203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of evaluation and quality of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,675 +3292,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité structurelle et instabilité de l'équilibre institutionnel : les facteurs d'évolution des structures agricoles ukrainiennes de la région de Ternopil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement des territoires de projet. Quels enjeux pour les politiques rurales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Grandjean</w:t>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 335, pp.6-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641965v1</w:t>
+                <w:t xml:space="preserve">hal-02642488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des territoires de projet. Quels enjeux pour les politiques rurales?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diversité structurelle et instabilité de l'équilibre institutionnel : les facteurs d'évolution des structures agricoles ukrainiennes de la région de Ternopil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217, pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.217.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642488v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le second pilier de la Politique Agricole Commune : une politique à la carte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence-based policy : de la médecine aux politiques agricoles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.79-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644038v1</w:t>
+                <w:t xml:space="preserve">hal-01019884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based policy : de la médecine aux politiques agricoles?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les politiques régionales de développement rural : quelles traductions territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.79-101</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.172-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019884v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques régionales de développement rural : quelles traductions territoriales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le territoire comme élément de renouvellement de la régulation agricole ? Mise en évidence à partir des politiques agricoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.172-188</w:t>
+              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N°25, pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597222v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme élément de renouvellement de la régulation agricole ? Mise en évidence à partir des politiques agricoles européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le second pilier de la Politique Agricole Commune : une politique à la carte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.327-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.123.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643007v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O papel das cooperativas de crédito na territorialização das políticas de apoio à agricultura familiar – o caso do movimento cooperative no estado de Santa Catarina-SC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (50), pp.83-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,191 +3979,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctionality of agriculture, public policies and scientific evidences: some critical issues of contemporary controversies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regionalization in european agricultural policy: institutional actualities, issues and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSTRACT - Applied Studies in Agribusiness and Commerce</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (8), pp.1005-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343400903365177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189426v1</w:t>
+                <w:t xml:space="preserve">hal-02656785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture en Roumanie : définir l'activité pour un ciblage de la politique des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Luce Ghib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of European Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.38-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4182,774 +4152,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalization in european agricultural policy: institutional actualities, issues and prospects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perchè interessarsi alla nozione di &amp;quot;evidence-based policy&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (23), 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656785v1</w:t>
+                <w:t xml:space="preserve">hal-01197923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les pays dans le mille-feuille français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (3), pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchè interessarsi alla nozione di &amp;quot;evidence-based policy&amp;quot;?</w:t>
+                <w:t xml:space="preserve">Multifunctionality of agriculture, public policies and scientific evidences: some critical issues of contemporary controversies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriregionieuropa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (23), 15 p</w:t>
+              <w:t xml:space="preserve">APSTRACT - Applied Studies in Agribusiness and Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1-2), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197923v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques agricoles des régions : état des lieux et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Territorialiser la politique agricole pour plus de cohésion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.1-4</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, pp.129-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660013v1</w:t>
+                <w:t xml:space="preserve">hal-02660936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.227-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00441927v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudry Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsch Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perraud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (200), pp.853-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197879v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser la politique agricole pour plus de cohésion ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les politiques agricoles des régions : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 313-314, pp.129-146</w:t>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660936v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2nd pilier de la Politique Agricole Commune et régionalisation : vers plus de cohésion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.87-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4968,963 +4968,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et conceptualisation de la territorialisation des politiques agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Depres</w:t>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658525v1</w:t>
+                <w:t xml:space="preserve">hal-02416853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser la PAC : un enjeu pour l'Europe à 27 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (2), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416853v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et conceptualisation de la territorialisation des politiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigne</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (4), pp.443-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2006.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485716v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions des régions et des départements dans le développement agricole et rural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Régulation de l'agriculture : les Régions comme nouveau lieu de mise en cohérence territoriale des politiques agricoles ? La région Rhône-Alpes dans le contexte européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Guérin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Mouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, N° Spécial Feader : Politiques de développement rural. Enjeux, modalités et stratégies, N° spécial FEADER, pp.131-143</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485717v1</w:t>
+                <w:t xml:space="preserve">hal-02666775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'agriculture : les Régions comme nouveau lieu de mise en cohérence territoriale des politiques agricoles ? La région Rhône-Alpes dans le contexte européen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Mouriaux</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mundler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (1), pp.55-68</w:t>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18-19 (1-2), pp.209-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666775v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les interventions des régions et des départements dans le développement agricole et rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lecat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">Marc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18-19 (1-2), pp.209-237</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° Spécial Feader : Politiques de développement rural. Enjeux, modalités et stratégies, N° spécial FEADER, pp.131-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660081v1</w:t>
+                <w:t xml:space="preserve">halshs-01485717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques agricoles en France. Une évaluation au milieu du gué ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les politiques publiques agricoles en France : une évaluation au milieu du gué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 286-287, pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683631v1</w:t>
+                <w:t xml:space="preserve">hal-02587446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques agricoles en France : une évaluation au milieu du gué ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les politiques publiques agricoles en France. Une évaluation au milieu du gué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 286-287, pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587446v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les concours publics des collectivités territoriales à l'agriculture en 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Volay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,627 +5969,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multifonctionalité de l'agriculture entre efficacité et équité. Le cas des contrats territoriaux d'exploitation en Auvergne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La multifonctionnalité de l'agriculture entre efficacité et équité : le cas des contrats territoriaux d'exploitation en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 273-274, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670033v1</w:t>
+                <w:t xml:space="preserve">hal-02581360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multifonctionnalité de l'agriculture entre efficacité et équité : le cas des contrats territoriaux d'exploitation en Auvergne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La multifonctionalité de l'agriculture entre efficacité et équité. Le cas des contrats territoriaux d'exploitation en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 273-274, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581360v1</w:t>
+                <w:t xml:space="preserve">hal-02670033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décentralisation et politique agricole en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A intervençao das administraçoes territoriais francesas no desenvolvimento rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 268-269, pp.54-67</w:t>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.113-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669852v1</w:t>
+                <w:t xml:space="preserve">hal-02669510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d'aide à l'installation agricole menées par les régions et les départements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A intervençao das administraçoes territoriais francesas no desenvolvimento rural</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation socio économique de l'intervention publique locale dans les services environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.113-145</w:t>
+              <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, tome XXXVI (7), pp.1041-1064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669510v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation socio économique de l'intervention publique locale dans les services environnementaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Décentralisation et politique agricole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, tome XXXVI (7), pp.1041-1064</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 268-269, pp.54-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581089v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de l'évaluation économique d'un dispositif territorial à visée multifonctionnelle : le CTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, spécial Multifonctionnalité de l'agriculture et CTE, pp.147-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un indicateur de croissance économique locale pour l'évaluation des politiques de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,64 +6722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des instruments d’orientation de l’agriculture départementale [Note de recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 260, pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6804,51 +6804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques agricoles locales et emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6931,64 +6931,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du programme LEADER sur la gouvernance locale des territoires ruraux engagés : la mise en place d’une capabilité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas Rennes, France. July 3 – 7, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7026,51 +7026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions des Régions françaises métropolitaines en faveur de la transmission des exploitations agricoles : conservatisme ou changement institutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,726 +7115,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private business and local collaborative watershed management: the case of Volvic in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on the National Workshop in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Chevrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Mise en débat des résultats français du programme de recherche européen PEGASUS (programme H2020 N° 633814)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290290v1</w:t>
+                <w:t xml:space="preserve">hal-02784839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat public-privé pour la construction d’un bien commun : le cas de l’exploitation des ressources en eau à Volvic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Public-private partnership for the construction of a common good: the case of the exploitation of water resources in Volvic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Chervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">54ème Colloque de l'ASRDLF. 15ème Conférence de la section Grecque de l'ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183104v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the National Workshop in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Private business and local collaborative watershed management: The case of Volvic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colas Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise en débat des résultats français du programme de recherche européen PEGASUS (programme H2020 N° 633814)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVI biennal IASC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784839v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public-private partnership for the construction of a common good: the case of the exploitation of water resources in Volvic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Private business and local collaborative watershed management: the case of Volvic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de l'ASRDLF. 15ème Conférence de la section Grecque de l'ERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606678v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private business and local collaborative watershed management: The case of Volvic in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Partenariat public-privé pour la construction d’un bien commun : le cas de l’exploitation des ressources en eau à Volvic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Chervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI biennal IASC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606677v1</w:t>
+                <w:t xml:space="preserve">hal-02183104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui gouverne les programmes de développement rural LEADER dans les territoires ruraux? Analyse comparée en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'ASRLF : Territoires et frontières : Le développement à l’épreuve des régions frontalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de de science régionale de langue française Jul 2016, Gatineau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7853,454 +7853,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LEADER process as a European policy for local development: A comparison of the implementation in three European member states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Théorie des « preuves », évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 55th Congress of the European Regional Science Association : World Renaissance: Changing roles for people and places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2015, Lisbon, France</w:t>
+              <w:t xml:space="preserve">conférence de la Société Française d’Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01510116v1</w:t>
+                <w:t xml:space="preserve">hal-01607309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des « preuves », évaluation des politiques publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The LEADER process as a European policy for local development: A comparison of the implementation in three European member states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pollermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence de la Société Française d’Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 55th Congress of the European Regional Science Association : World Renaissance: Changing roles for people and places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2015, Lisbon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607309v1</w:t>
+                <w:t xml:space="preserve">halshs-01510116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biens publics : entre vision « néo - classique » et « sociopolitique » Une application aux débats sur la Politique agricole commune</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LEADER, outil du développement local pour les campagnes littorales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123011v1</w:t>
+                <w:t xml:space="preserve">hal-01123010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEADER, outil du développement local pour les campagnes littorales ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les biens publics : entre vision « néo - classique » et « sociopolitique » Une application aux débats sur la Politique agricole commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 13 p</w:t>
+              <w:t xml:space="preserve">La Grande Transformation de l'Agriculture, 20 ans après : renouveler les approches institutionnalistes sur l'agriculture et l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123010v1</w:t>
+                <w:t xml:space="preserve">hal-01123011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser la méta-évaluation pour mieux maîtriser la qualité des connaissances issues des évaluations dans la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,614 +8358,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse croisée de la valeur ajoutée et des coûts de transaction : quel intérêt pour les politiques territoriales ? Première estimation à partir du programme Leader 2007-2013 en Auvergne et Bourgogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse croisée de la valeur ajoutée et des coûts de transaction : quel intérêt pour les politiques territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Aubert</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium final PSDR: les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.13</w:t>
+              <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme Pour et Sur le Développement Régional (PSDR). FRA., Jun 2012, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597229v1</w:t>
+                <w:t xml:space="preserve">hal-02744673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse croisée de la valeur ajoutée et des coûts de transaction : quel intérêt pour les politiques territoriales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les politiques régionales de développement rural. Quelles traductions à l’échelle territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme Pour et Sur le Développement Régional (PSDR). FRA., Jun 2012, Clermont-Ferrand, France. 14 p</w:t>
+              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme Pour et Sur le Développement Régional (PSDR), Jun 2012, Clermont-Ferrand, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744673v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques régionales de développement rural. Quelles traductions à l’échelle territoriale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse croisée de la valeur ajoutée et des coûts de transaction : quel intérêt pour les politiques territoriales ? Première estimation à partir du programme Leader 2007-2013 en Auvergne et Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme Pour et Sur le Développement Régional (PSDR), Jun 2012, Clermont-Ferrand, France. 12 p</w:t>
+              <w:t xml:space="preserve">Symposium final PSDR: les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745928v1</w:t>
+                <w:t xml:space="preserve">hal-02597229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical validity of the evaluation of public policies: models of evaluation and quality of evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quels apports des démarches « Evidence-Based Policy » ? Application aux politiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">122. EAAE Seminar "Evidence-based agricultural and rural policy making: methodological and empirical challenges of policy evaluation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Ancona, Italy. 15 p</w:t>
+              <w:t xml:space="preserve">11. Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Aug 2011, Strasbourg, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189549v1</w:t>
+                <w:t xml:space="preserve">hal-02807049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports des démarches « Evidence-Based Policy » ? Application aux politiques agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Empirical validity of the evaluation of public policies: models of evaluation and quality of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Aug 2011, Strasbourg, France. 11 p</w:t>
+              <w:t xml:space="preserve">122. EAAE Seminar "Evidence-based agricultural and rural policy making: methodological and empirical challenges of policy evaluation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Ancona, Italy. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807049v1</w:t>
+                <w:t xml:space="preserve">hal-01189549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le second pilier de la Politique agricole commune, vecteur de différenciation régionale en Europe ? Une comparaison entre cinq régions européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8990,64 +8990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de politique publique : un exemple de pratique d’amélioration des institutions publiques en tension entre efficience et pluralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Péguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9079,178 +9079,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation de la mise en œuvre du second pilier de la PAC. Une analyse budgétaire des Etats-membres et régions de l’Union Européenne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From small farming to rural, non-agricultural work in Romania: an evaluation on 3 measures of the rural development programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Luce Ghib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">118. EAAE Seminar: "Rural development: governance, policy design and delivery"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754344v1</w:t>
+                <w:t xml:space="preserve">hal-02756784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser l’appropriation des évaluations par les élus : le cas des politiques locales de développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées françaises de l'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9269,1711 +9256,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From small farming to rural, non-agricultural work in Romania: an evaluation on 3 measures of the rural development programme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Différenciation de la mise en œuvre du second pilier de la PAC. Une analyse budgétaire des Etats-membres et régions de l’Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">118. EAAE Seminar: "Rural development: governance, policy design and delivery"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756784v1</w:t>
+                <w:t xml:space="preserve">hal-02754344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’appropriation des évaluations par les élus : le cas des politiques de développement territorial mises en oeuvre à des échelons locaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Territorialiser la politique agricole pour plus de cohésion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées françaises de l'évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2009, Marseille, France. 7 p</w:t>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819162v1</w:t>
+                <w:t xml:space="preserve">hal-02815071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge production, multifunctionality of agriculture and public decisions: critical issues of contemporary controversies</w:t>
+                <w:t xml:space="preserve">Pourquoi s’intéresser à la notion d’ « Evidence based Policy » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">113. seminar of the EAAE : The role of knowledge, innovation and human capital in multifunctional agriculture and territorial rural development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture et Développement Durable dans les problématiques d'Evidence Based Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751100v1</w:t>
+                <w:t xml:space="preserve">hal-02823175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des politiques publiques : quels apports à l’évaluation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès de la Société Française d’Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2009, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s’intéresser à la notion d’ « Evidence based Policy » ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment favoriser l'appropriation des évaluations par les élus : le cas des politiques de développement territorial mises en ½uvre à des échelons locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurent Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Développement Durable dans les problématiques d'Evidence Based Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes journées françaises de l'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823175v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser la politique agricole pour plus de cohésion ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les connaissances scientifiques, une ressource de plus en plus rare pour la décision publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum de la régulation : défis analytiques posés en économie par les crises et les problèmes de régulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Recherche et Régulation. FRA., Dec 2009, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815071v1</w:t>
+                <w:t xml:space="preserve">hal-01197812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des territoires de projet. L'exemple des politiques de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Colloque de l'ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances scientifiques, une ressource de plus en plus rare pour la décision publique ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse des politiques publiques : quels apports à l'évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonnafous</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la régulation : défis analytiques posés en économie par les crises et les problèmes de régulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Recherche et Régulation. FRA., Dec 2009, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">9. Journées françaises de l'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2009, Marseille, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197812v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l'appropriation des évaluations par les élus : le cas des politiques de développement territorial mises en ½uvre à des échelons locaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse des politiques publiques : Quels apports à l'évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées françaises de l'évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France. pp.7</w:t>
+              <w:t xml:space="preserve">Neuvièmes Journées de l’Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Evaluation (SFE), Jun 2009, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592638v1</w:t>
+                <w:t xml:space="preserve">hal-03180722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des politiques publiques : quels apports à l'évaluation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment favoriser l’appropriation des évaluations par les élus : le cas des politiques de développement territorial mises en oeuvre à des échelons locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées françaises de l'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2009, Marseille, France. 8 p</w:t>
+              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE). FRA., Jun 2009, Marseille, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821773v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des politiques publiques : Quels apports à l'évaluation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knowledge production, multifunctionality of agriculture and public decisions: critical issues of contemporary controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Landel</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées de l’Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Evaluation (SFE), Jun 2009, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">113. seminar of the EAAE : The role of knowledge, innovation and human capital in multifunctional agriculture and territorial rural development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2009, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180722v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des politiques à l’épreuve des faits : les apports des méthodes d’evidence based policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Autour de la notion d’« Evidence based Policy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Les mots du développement : genèse, usages et trajectoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197793v1</w:t>
+                <w:t xml:space="preserve">hal-01197832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la notion d’« Evidence based Policy »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le rôle des coopératives de crédit dans la territorialisation des politiques de soutien à l’agriculture familiale. L’exemple du mouvement coopératif dans l’Etat de Santa Catarina (Sud Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les mots du développement : genèse, usages et trajectoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER : Les entreprises coopératives agricoles, mutations et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197832v1</w:t>
+                <w:t xml:space="preserve">hal-02754395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des coopératives de crédit dans la territorialisation des politiques de soutien à l’agriculture familiale. L’exemple du mouvement coopératif dans l’Etat de Santa Catarina (Sud Brésil)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre de la politique des structures roumaines : une nécessaire définition de l'activité agricole pour un ciblage des mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Luce Ghib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ademir Antonio Cazella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER : Les entreprises coopératives agricoles, mutations et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754395v1</w:t>
+                <w:t xml:space="preserve">hal-02751177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la politique des structures roumaines : une nécessaire définition de l'activité agricole pour un ciblage des mesures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La territorialisation de la politique agricole en France. Vers un renouvellement de l'intervention publique en agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire : RST Régulation, Secteur et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751177v1</w:t>
+                <w:t xml:space="preserve">hal-02750619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation de la politique agricole en France. Vers un renouvellement de l'intervention publique en agriculture ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des politiques à l’épreuve des faits : les apports des méthodes d’evidence based policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : RST Régulation, Secteur et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750619v1</w:t>
+                <w:t xml:space="preserve">hal-01197793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée INRA-SAE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10998,51 +10998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser la politique agricole pour plus de cohésion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11087,191 +11087,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règlement développement rural : quelles perspectives pour le second pilier de la PAC ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Politiques agricoles de développement rural et régionalisation : une distribution plus équitable des aides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du CEREL : Filières lait et gestion des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Rennes, France. 10 p</w:t>
+              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828326v1</w:t>
+                <w:t xml:space="preserve">hal-02831444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de territoires micro-régionaux : les pays comme institutions politiques en charge du développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bleton-Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France. 19 p</w:t>
@@ -11294,847 +11294,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques agricoles de développement rural et régionalisation : une distribution plus équitable des aides ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée des soutiens régionaux à la multifonctionnalité agricole : une mise en perspective de la région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Mouriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831444v1</w:t>
+                <w:t xml:space="preserve">hal-02828144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des soutiens régionaux à la multifonctionnalité agricole : une mise en perspective de la région Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les politiques agricoles locales entre blocage institutionnel et opportunités de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 11 p</w:t>
+              <w:t xml:space="preserve">Ecole-chercheur : Analyse des changements institutionnels : caractérisation, méthodes, théories, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, La Rochelle, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828144v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques agricoles locales entre blocage institutionnel et opportunités de changement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Règlement développement rural : quelles perspectives pour le second pilier de la PAC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Trouvé</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheur : Analyse des changements institutionnels : caractérisation, méthodes, théories, acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, La Rochelle, France. 13 p</w:t>
+              <w:t xml:space="preserve">2. Journées du CEREL : Filières lait et gestion des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Rennes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826862v1</w:t>
+                <w:t xml:space="preserve">hal-02828326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle prise en compte des effets de proximité par les nouvelles formes de gestion publique de l'agriculture ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèles régionaux de politiques agricoles : une première classification appliquée au deuxième pilier de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Depres</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Marseille, France. 14 p</w:t>
+              <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828019v1</w:t>
+                <w:t xml:space="preserve">hal-02829358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques publiques en France : enjeux et devenir dans un contexte de décentralisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelle prise en compte des effets de proximité par les nouvelles formes de gestion publique de l`agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILAC 2004 : 30 ans de patrimoine industriel en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Le Creusot, France. 10 p</w:t>
+              <w:t xml:space="preserve">4èmes journées de la proximité IDEP - LEST - GREQAM, Marseille, 17-18 juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825581v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact économique de l'objectif 5b en Bourgogne : tenir compte du biais de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lofredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle prise en compte des effets de proximité par les nouvelles formes de gestion publique de l`agriculture ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des politiques publiques en France : enjeux et devenir dans un contexte de décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées de la proximité IDEP - LEST - GREQAM, Marseille, 17-18 juin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.14</w:t>
+              <w:t xml:space="preserve">CILAC 2004 : 30 ans de patrimoine industriel en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Le Creusot, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583042v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles régionaux de politiques agricoles : une première classification appliquée au deuxième pilier de la PAC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelle prise en compte des effets de proximité par les nouvelles formes de gestion publique de l'agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Colloque : Convergence et disparités régionales au sein de l'espace européen : les politiques régionales à l'épreuve des faits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgique. 13 p</w:t>
+              <w:t xml:space="preserve">4. Journées de la proximité : Proximité, réseaux et coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Marseille, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829358v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impact evaluation of the European program for rural development in Burgundy : allowance for selection bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Agricultural Economics Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12198,64 +12198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multifonctionnalité de l'agriculture entre efficacité et équité. Le cas des contrats territoriaux d'exploitation en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12274,627 +12274,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des effets globaux des programmes de développement rural. L'expérimentation d'une démarche combinée en Bourgogne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Décentralisation et politique agricole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'évaluation au service de la stratégie publique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Lille, France. 16 p</w:t>
+              <w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830137v1</w:t>
+                <w:t xml:space="preserve">hal-02827435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation et accès au foncier à travers les projets agricoles départementaux (PAD) et le fonctionnement de quelques Commissions départementales d'orientation de l'agriculture (CDOA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les effets économiques propres du programme européen de développement rural en Bourgogne : prise en compte des biais de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'accès au métier d'agriculteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale : Evaluation and EU regional policy : new questions and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Aix-en-Provence, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760323v1</w:t>
+                <w:t xml:space="preserve">hal-02830144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multifonctionnalité de l'agriculture entre efficacité et équité : le cas des contrats territoriaux d'exploitation en Auvergne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Installation et accès au foncier à travers les projets agricoles départementaux (PAD) et le fonctionnement de quelques Commissions départementales d'orientation de l'agriculture (CDOA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale, Paris, 21-22 Mars 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.1-23</w:t>
+              <w:t xml:space="preserve">Colloque : L'accès au métier d'agriculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582644v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques propres du programme européen de développement rural en Bourgogne : prise en compte des biais de sélection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La multifonctionnalité de l'agriculture entre efficacité et équité : le cas des contrats territoriaux d'exploitation en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : Evaluation and EU regional policy : new questions and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Aix-en-Provence, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale, Paris, 21-22 Mars 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830144v1</w:t>
+                <w:t xml:space="preserve">hal-02582644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décentralisation et politique agricole en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'évaluation des effets globaux des programmes de développement rural. L'expérimentation d'une démarche combinée en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Daubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque : L'évaluation au service de la stratégie publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Lille, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827435v1</w:t>
+                <w:t xml:space="preserve">hal-02830137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact des CTE : propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation des politiques publiques à l'épreuve des territoires, Issy-les-Moulineaux, 15-16 juin 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.13</w:t>
+              <w:t xml:space="preserve">3. Journées françaises de l'évaluation : L'évaluation des politiques publiques à l'épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579968v1</w:t>
+                <w:t xml:space="preserve">hal-02761403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques départementales d'orientation de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Installation, contrôle des structures et sociétés en agriculture. Analyses conjointes des économistes, juristes et sociologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12932,159 +12932,159 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact des CTE : propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées françaises de l'évaluation : L'évaluation des politiques publiques à l'épreuve des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">L'évaluation des politiques publiques à l'épreuve des territoires, Issy-les-Moulineaux, 15-16 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761403v1</w:t>
+                <w:t xml:space="preserve">hal-02579968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention des collectivités territoriales dans le développement rural : résultats d'un inventaire national des mesures proposées par les départements et les régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées françaises de l'évaluation : L'évaluation des politiques publiques à l'épreuve des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13109,77 +13109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales, laboratoires de politiques publiques ? L'exemple des politiques rurales décentralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque : Reconfigurer l'action publique : big-bang ou réforme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Nice, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13198,994 +13198,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décentralisation et politique agricole en France : les interventions des collectivités territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'un dispositif de soutien à l'emploi en agriculture en Poitou-Charentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Strasbourg, France. 11 p</w:t>
+              <w:t xml:space="preserve">Congrès : Evaluation et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Rennes, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840748v1</w:t>
+                <w:t xml:space="preserve">hal-02837307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets économiques locaux des politiques européennes de développement rural : prise en compte des biais de sélection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluer les CTE : les défis de l'évaluation d'un dispositif territorial à visée multifonctionnnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 24 p</w:t>
+              <w:t xml:space="preserve">Premiers regards sur la multifonctionalité de l'agriculture au travers de la mise en place des Contrats Territoriaux d'Exploitation, Clermont-Ferrrand, 12-13 décembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838462v1</w:t>
+                <w:t xml:space="preserve">hal-02579511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les CTE : les défis de l'évaluation d'un dispositif territorial à visée multifonctionnnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluer les CTE : les défis de l'évaluation d'un dispositif territorial à visée multifonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers regards sur la multifonctionalité de l'agriculture au travers de la mise en place des Contrats Territoriaux d'Exploitation, Clermont-Ferrrand, 12-13 décembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.17</w:t>
+              <w:t xml:space="preserve">Séminaire : Premiers regards sur la multifonctionnalité de l'agriculture au travers de la mise en place des CTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579511v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un dispositif de soutien à l'emploi en agriculture en Poitou-Charentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les services environnementaux dans les espaces ruraux : de nouveaux types d'interventions des collectivités locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Daubard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès : Evaluation et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Rennes, France. 17 p</w:t>
+              <w:t xml:space="preserve">24ème colloque de l'Association des Ruralistes Français Territoires prescrits territoires vécus : inter-territorialité au coeur des recompositions des espaces ruraux, Toulouse, 25-27 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837307v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les CTE : les défis de l'évaluation d'un dispositif territorial à visée multifonctionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La politique agricole et de développement rural en Rhône-Alpes et Languedoc-Roussillon. Les contradictions d'une décentralisation &amp;quot;à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vollet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Méchineau-Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Premiers regards sur la multifonctionnalité de l'agriculture au travers de la mise en place des CTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Clermont-Ferrand, France. 18 p</w:t>
+              <w:t xml:space="preserve">Séminaire : Les acteurs régionaux des politiques communautaires agricoles et rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839837v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services environnementaux dans les espaces ruraux : de nouveaux types d'interventions des collectivités locales ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Décentralisation et politique agricole en France : les interventions des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque de l'Association des Ruralistes Français Territoires prescrits territoires vécus : inter-territorialité au coeur des recompositions des espaces ruraux, Toulouse, 25-27 octobre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.15</w:t>
+              <w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Strasbourg, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579717v1</w:t>
+                <w:t xml:space="preserve">hal-02840748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique agricole et de développement rural en Rhône-Alpes et Languedoc-Roussillon. Les contradictions d'une décentralisation &amp;quot;à la française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets économiques locaux des politiques européennes de développement rural : prise en compte des biais de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Méchineau-Guichard</w:t>
+                <w:t xml:space="preserve">P. Dauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Les acteurs régionaux des politiques communautaires agricoles et rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Lyon, France</w:t>
+              <w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764536v1</w:t>
+                <w:t xml:space="preserve">hal-02838462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques agricoles locales et emploi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effets économiques locaux des politiques européennes de développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delord</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Emploi agricole, emploi rural : continuités, ruptures, innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Dijon, France</w:t>
+              <w:t xml:space="preserve">35. Colloque : Innovation et économie régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Hyères, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837999v1</w:t>
+                <w:t xml:space="preserve">hal-02838593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets économiques locaux des politiques européennes de développement rural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les politiques départementales d'orientation de l'agriculture. Analyse au travers des projets agricoles départementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Colloque : Innovation et économie régionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Hyères, France. 22 p</w:t>
+              <w:t xml:space="preserve">Colloque : Le droit rural et ses pratiques dans l'agriculture, l'agro-alimentaire et l'espace rural. Approche conjointe des économistes, des juristes et des sociologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838593v1</w:t>
+                <w:t xml:space="preserve">hal-02835911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques départementales d'orientation de l'agriculture. Analyse au travers des projets agricoles départementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Politiques agricoles locales et emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Boinon</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Le droit rural et ses pratiques dans l'agriculture, l'agro-alimentaire et l'espace rural. Approche conjointe des économistes, des juristes et des sociologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">Colloque : Emploi agricole, emploi rural : continuités, ruptures, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835911v1</w:t>
+                <w:t xml:space="preserve">hal-02837999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique agricole et de développement rural en Rhône-Alpes et Languedoc-Roussillon. Les contradictions d'une décentralisation &amp;quot;à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Méchineau-Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du programme : Les acteurs régionaux des politiques communautaires agricoles et rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Lyon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14210,51 +14210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques locales et emploi agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14286,415 +14286,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectivités locales entre gestion administrative et construction des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From agriculture to rurality : departmental and regional policies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de l'ARF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">48. Seminar : Rural restructuring within developed economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Dijon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837525v1</w:t>
+                <w:t xml:space="preserve">hal-02837666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions publiques locales pour la modernisation de l'agriculture : le cas de Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les collectivités locales entre gestion administrative et construction des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Modernisation des agricultures méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée régionale de l'ARF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764978v1</w:t>
+                <w:t xml:space="preserve">hal-02837525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From agriculture to rurality : departmental and regional policies in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les interventions publiques locales pour la modernisation de l'agriculture : le cas de Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Seminar : Rural restructuring within developed economies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Dijon, France. 9 p</w:t>
+              <w:t xml:space="preserve">Séminaire : Modernisation des agricultures méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837666v1</w:t>
+                <w:t xml:space="preserve">hal-02764978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions économiques des régions et des départements français en agriculture : un champ d'innovations institutionnelles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle politique agricole ? L'intervention des régions et des départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, Dourdan, France. 15 p</w:t>
+              <w:t xml:space="preserve">8. Congress : Redifining the roles for European agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Edimbourg, Royaume-Uni. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836215v1</w:t>
+                <w:t xml:space="preserve">hal-02834557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle politique agricole ? L'intervention des régions et des départements français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les interventions économiques des régions et des départements français en agriculture : un champ d'innovations institutionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congress : Redifining the roles for European agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Edimbourg, Royaume-Uni. 11 p</w:t>
+              <w:t xml:space="preserve">3. Ecole chercheurs : Economie des institutions. Innovations institutionnelles et innovations techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Dourdan, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834557v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée des soutiens régionaux à l'agriculture en Pays-de-la-Loire et Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Esr. Unité d'Economie Et Sociologie Ruralesnantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14790,51 +14790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Core</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14895,51 +14895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de biens publics en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15022,77 +15022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement rural en Europe. Quel avenir pour le deuxième pilier de la Politique agricole commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 4, 336 p., 2013, Business and Innovation, 978-2-87574-031-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15110,77 +15110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques agricoles et rurales des régions dans l'Union européenne : une première comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15198,51 +15198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions décentralisées en agriculture : essai sur la composante territoriale de la politique agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 333 p., 1999, 2-7384-8058-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15292,51 +15292,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique Agricole et développement rural : quelle contribution du programme LEADER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15378,64 +15378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les politiques territoriales : enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15486,51 +15486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et environnement : cadre réglementaire et outils juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier agricultures et gestion de la biodiversité : Dynamiques Sociales, Ecologiques et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15568,64 +15568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique agricole commune est-elle territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2010, Académique (Sciences Po), 978-2-7246-1164-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15650,90 +15650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième pilier de la PAC et développement rural : le RDR est-il vraiment rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0303-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15758,90 +15758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre du règlement de développement rural par les régions européennes : des leviers économiques diversifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique régionale européenne. Convergence et dynamique d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2006, Economie Société Région, 2-8041-4996-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15866,51 +15866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans de politique agricole : bilan et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculteurs, ruraux et citadins. Les mutations des campagnes françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions, 2002, 2-84444-232-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15935,51 +15935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement rural : quelle place pour l'agriculture dans les politiques communautaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16062,90 +16062,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-political, economic and institutional drivers. National Report – FRANCE. Deliverable WP3.1. Pegasus, H2020 project, Grant agreement No 633814</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaël Lataste Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16195,103 +16195,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LEADER process as a European policy for local development: A comparison of the implementation in three European member states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16313,77 +16313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les&amp;quot;biens publics&amp;quot; et la Politique Agricole Commune : vers un tournant vert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaël Lataste Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Dwyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16427,51 +16427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From small farming to rural, non-agricultural work in Romania: an evaluation on 3 measures of the rural development programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Luce Ghib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -16493,77 +16493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialisation de la politique agricole en France. Vers un renouvellement de l'intervention publique en agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -16585,90 +16585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre du règlement de développement rural par les régions européennes : des leviers économiques diversifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -16690,77 +16690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et classification des politiques régionales et départementales de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16812,103 +16812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation finale du programme de développement des zones rurales 1994-1999 (objectif 5b) en Bourgogne. Tome 1 : rapport principal, tome 2 : rapports thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -16930,64 +16930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d'aide à l'installation agricole menées par les régions et les départements. Tome 1 : rapport de synthèse, tome 2 : monographie des 4 sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17065,64 +17065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du PIDIL Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17170,51 +17170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aides des collectivités locales à l'agriculture, aux industries agro-alimentaires et à la formation agricole en 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Jouin-Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17262,51 +17262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques communautaires et politiques régionales : les acteurs régionaux des politiques agricoles et rurales (PACREGIO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17314,51 +17314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17416,77 +17416,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action sur le programme Leader en Bourgogne -Franche-Comté Janvier 2018 -septembre 2020 Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Aumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17517,77 +17517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1 Final Version Case Study FR-1 Pays de Langres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -17603,293 +17603,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public goods and ecosystem Services from Agriculture and forestry – a conceptual approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coûts de transaction et territorialisation du programme Leader: quel apport pour la mise en œuvre des Politiques territoriales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Contract] WP1.1, Institute for European Environmental Policy (IEEP); Countryside and Community Research Institute (CCRI); BA BF; Universidade de Evora; University of Ljubljana; Centre d'Etudes de l'Emploi et du Travail (CEET); Birdlife International Europe and Central Asia; Euromontana; IfLS; CRA-INEA; UZEI; European Commission's Joint Research Centre (JRC); Institut National de la Recherche Agronomique (INRA). 2015</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800615v1</w:t>
+                <w:t xml:space="preserve">hal-01162576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts de transaction et territorialisation du programme Leader: quel apport pour la mise en œuvre des Politiques territoriales?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Public goods and ecosystem Services from Agriculture and forestry – a conceptual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet C Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, pp.22</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Gael Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Affleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] WP1.1, Institute for European Environmental Policy (IEEP); Countryside and Community Research Institute (CCRI); BA BF; Universidade de Evora; University of Ljubljana; Centre d'Etudes de l'Emploi et du Travail (CEET); Birdlife International Europe and Central Asia; Euromontana; IfLS; CRA-INEA; UZEI; European Commission's Joint Research Centre (JRC); Institut National de la Recherche Agronomique (INRA). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01162576v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des politiques à l’épreuve des faits : Apports des débats autour des appproches evidence based policies [working paper]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2010, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17924,90 +17924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de localisation et gouvernance des Pôles d'Excellence Rurale. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] /. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18027,263 +18027,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation et commentaire critique du rapport ORATE 2.1.3, relatif à « L’impact territorial de la PAC et de la politique de développement rural »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 1 : diagnostic des espaces ruraux. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">AGROSUp DIJON. 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819240v1</w:t>
+                <w:t xml:space="preserve">hal-02814453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 1 : diagnostic des espaces ruraux. Rapport final</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Présentation et commentaire critique du rapport ORATE 2.1.3, relatif à « L’impact territorial de la PAC et de la politique de développement rural »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AGROSUp DIJON. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Schaeffer</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02814453v1</w:t>
+                <w:t xml:space="preserve">hal-02819240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 2 : Construction d'un référentiel des effets attendus du RDR 2007-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] AGROSUp DIJON; INRA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -18305,77 +18305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et classification des politiques régionales et départementales de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18406,77 +18406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services environnementaux dans les espaces ruraux: de nouveaux types d'interventions des collectivités locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18507,51 +18507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un indicateur de croissance économique locale pour l'évaluation des politiques de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18640,51 +18640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions et territoires : vers le renouvellement des politiques publiques ? Les interventions des départements et des régions dans le secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18743,51 +18743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration de l'intervention publique en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Diderot - Paris 7, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18895,51 +18895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8084A2A2"/>
+    <w:nsid w:val="BB979634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19043,51 +19043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="069E4D27"/>
+    <w:nsid w:val="0FC4F386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19277,51 +19277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-berriet-solliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4581-9792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035206977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Mostain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world3010004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13563890211007160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Dwyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Short" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Gael Lataste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Lataste Lataste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12188" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02047729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0353" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.07" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouv&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luce Ghib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903365177" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2006.11.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3FPZS4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Volay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauc&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delord" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03136172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hitouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290290v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chevrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lataste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744673v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189549v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751100v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198064v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823175v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnafous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delorme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mouriaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mundler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Plymouth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760323v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582644v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830144v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827435v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827048v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840748v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838462v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauce" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579717v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chineau-Guichard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837999v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838593v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835911v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837525v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837666v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836215v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834557v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesnantes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4887-la-production-de-biens-publics-en-agriculture.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802208v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836655v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3189-concilier-agricultures-et-gestion-de-la-biodiversite.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825518v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827047v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bretagnolle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leseigneur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jouin-Mouline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C Dwyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gael Lataste" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Affleck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197855v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819240v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580185v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311409v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842944v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-berriet-solliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4581-9792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035206977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Mostain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world3010004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13563890211007160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Dwyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Short" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Gael Lataste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5450" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02047729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Lataste Lataste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12188" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.07" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0327" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903365177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luce Ghib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2006.11.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3FPZS4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Volay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauc&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delord" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03136172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hitouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chevrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lataste" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123011v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744673v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815071v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnafous" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delorme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mouriaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mundler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Plymouth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827048v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chineau-Guichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauce" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837999v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837666v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesnantes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4887-la-production-de-biens-publics-en-agriculture.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802208v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836655v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3189-concilier-agricultures-et-gestion-de-la-biodiversite.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825518v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827047v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bretagnolle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leseigneur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jouin-Mouline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800615v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C Dwyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gael Lataste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Affleck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197855v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580185v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311409v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842944v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>