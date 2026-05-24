--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -916,291 +916,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme hexagonal de développement rural : quelle contribution à l’attractivité des territoires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.534.2080⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814799v1</w:t>
+                <w:t xml:space="preserve">hal-03897176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme hexagonal de développement rural : quelle contribution à l’attractivité des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Aubert</w:t>
+                <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534-35, pp.83-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.534.2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897176v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding rural development policies: a proposal for a typology of the seven main policy repertoires in Europe and locally, based on French case studies</w:t>
               </w:r>
@@ -1271,291 +1271,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Analyser les trajectoires de transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Durand</w:t>
+                <w:t xml:space="preserve">Rethinking Rural Development at the Village Level “The Villages of the Future” in France (Bourgogne Franche-Comté Region)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak El Mostain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.12577⟩</w:t>
+              <w:t xml:space="preserve">World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/world3010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120628v1</w:t>
+                <w:t xml:space="preserve">hal-03563532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Rural Development at the Village Level “The Villages of the Future” in France (Bourgogne Franche-Comté Region)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction – Analyser les trajectoires de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.7 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/world3010004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563532v1</w:t>
+                <w:t xml:space="preserve">hal-05120628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets du programme européen LEADER sur l’action publique dans les territoires ruraux. Application en France et en Italie</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader as a european policy for rural development in a multilevel governance framework: a comparison of the implementation in France, Germany and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,421 +2132,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deployment of Rural Development Policy in France, Analysis of Rural Development Programs of Metropolitan French Regions on the Period 2014-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la performance des politiques européennes de développement rural par l’estimation de leur &amp;quot;valeur ajoutée territoriale&amp;quot;. Application au programme LEADER du pays d’Aurillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5450⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.353-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.182.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483241v1</w:t>
+                <w:t xml:space="preserve">hal-02047729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la performance des politiques européennes de développement rural par l’estimation de leur &amp;quot;valeur ajoutée territoriale&amp;quot;. Application au programme LEADER du pays d’Aurillac</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la difficulté de l’évaluation des impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arpenter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.50-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047729v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté de l’évaluation des impacts</w:t>
+                <w:t xml:space="preserve">Environmentally and socially beneficial outcomes produced by agro-pastoral systems in the Cévennes National Park (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arpenter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.739-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379825v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally and socially beneficial outcomes produced by agro-pastoral systems in the Cévennes National Park (France)</w:t>
+                <w:t xml:space="preserve">The Deployment of Rural Development Policy in France, Analysis of Rural Development Programs of Metropolitan French Regions on the Period 2014-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78, pp.739-747. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (363), pp.141-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483226v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Social‐Ecological Systems Approach to Enhance Sustainable Farming and Forestry in the EU</w:t>
               </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://norois.revues.org/ (241), pp.15-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de « biens publics » au secours de la Politique Agricole Commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques régionales de développement rural : quelles traductions territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le second pilier de la Politique Agricole Commune : une politique à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,256 +4575,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudry Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsch Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perraud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (200), pp.853-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197879v1</w:t>
+                <w:t xml:space="preserve">halshs-00441927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A avaliação de políticas à prova dos fatos: as contribuições dos métodos “evidence based policies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.227-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00441927v1</w:t>
+                <w:t xml:space="preserve">hal-01197879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques agricoles des régions : état des lieux et perspectives</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,51 +5151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5526,51 +5526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18-19 (1-2), pp.209-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, N° Spécial Feader : Politiques de développement rural. Enjeux, modalités et stratégies, N° spécial FEADER, pp.131-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 286-287, pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 286-287, pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 273-274, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6096,51 +6096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 273-274, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6159,217 +6159,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A intervençao das administraçoes territoriais francesas no desenvolvimento rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques d'aide à l'installation agricole menées par les régions et les départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Guerin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Boinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.113-145</w:t>
+              <w:t xml:space="preserve">Structures Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669510v1</w:t>
+                <w:t xml:space="preserve">hal-02680481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques d'aide à l'installation agricole menées par les régions et les départements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A intervençao das administraçoes territoriais francesas no desenvolvimento rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Daubard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12, pp.9-16</w:t>
+              <w:t xml:space="preserve">Estudos Sociedade e Agricultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.113-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680481v1</w:t>
+                <w:t xml:space="preserve">hal-02669510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation socio économique de l'intervention publique locale dans les services environnementaux</w:t>
               </w:r>
@@ -6545,51 +6545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, spécial Multifonctionnalité de l'agriculture et CTE, pp.147-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6735,51 +6735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des instruments d’orientation de l’agriculture départementale [Note de recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 260, pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7147,51 +7147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,51 +7246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public-private partnership for the construction of a common good: the case of the exploitation of water resources in Volvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Chervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,51 +7617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat public-privé pour la construction d’un bien commun : le cas de l’exploitation des ressources en eau à Volvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7751,90 +7751,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui gouverne les programmes de développement rural LEADER dans les territoires ruraux? Analyse comparée en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'ASRLF : Territoires et frontières : Le développement à l’épreuve des régions frontalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de de science régionale de langue française Jul 2016, Gatineau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7980,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8161,51 +8161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biens publics : entre vision « néo - classique » et « sociopolitique » Une application aux débats sur la Politique agricole commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8390,77 +8390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme Pour et Sur le Développement Régional (PSDR). FRA., Jun 2012, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8498,51 +8498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques régionales de développement rural. Quelles traductions à l’échelle territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8636,77 +8636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium final PSDR: les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9262,51 +9262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation de la mise en œuvre du second pilier de la PAC. Une analyse budgétaire des Etats-membres et régions de l’Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9351,256 +9351,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser la politique agricole pour plus de cohésion ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi s’intéresser à la notion d’ « Evidence based Policy » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture et Développement Durable dans les problématiques d'Evidence Based Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815071v1</w:t>
+                <w:t xml:space="preserve">hal-02823175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s’intéresser à la notion d’ « Evidence based Policy » ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorialiser la politique agricole pour plus de cohésion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Développement Durable dans les problématiques d'Evidence Based Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823175v1</w:t>
+                <w:t xml:space="preserve">hal-02815071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des politiques publiques : quels apports à l’évaluation?</w:t>
               </w:r>
@@ -9688,325 +9688,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l'appropriation des évaluations par les élus : le cas des politiques de développement territorial mises en ½uvre à des échelons locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbut</w:t>
+                <w:t xml:space="preserve">Les connaissances scientifiques, une ressource de plus en plus rare pour la décision publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Arlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">Patrick Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées françaises de l'évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France. pp.7</w:t>
+              <w:t xml:space="preserve">Forum de la régulation : défis analytiques posés en économie par les crises et les problèmes de régulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Recherche et Régulation. FRA., Dec 2009, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592638v1</w:t>
+                <w:t xml:space="preserve">hal-01197812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances scientifiques, une ressource de plus en plus rare pour la décision publique ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse critique des territoires de projet. L'exemple des politiques de développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la régulation : défis analytiques posés en économie par les crises et les problèmes de régulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Recherche et Régulation. FRA., Dec 2009, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">46. Colloque de l'ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197812v1</w:t>
+                <w:t xml:space="preserve">hal-02824425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique des territoires de projet. L'exemple des politiques de développement rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+                <w:t xml:space="preserve">Comment favoriser l'appropriation des évaluations par les élus : le cas des politiques de développement territorial mises en ½uvre à des échelons locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Colloque de l'ASRDLF : Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 14 p</w:t>
+              <w:t xml:space="preserve">9èmes journées françaises de l'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824425v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des politiques publiques : quels apports à l'évaluation ?</w:t>
               </w:r>
@@ -10903,51 +10903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11087,234 +11087,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques agricoles de développement rural et régionalisation : une distribution plus équitable des aides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de territoires micro-régionaux : les pays comme institutions politiques en charge du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleton-Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831444v1</w:t>
+                <w:t xml:space="preserve">hal-02828147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de territoires micro-régionaux : les pays comme institutions politiques en charge du développement local</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques agricoles de développement rural et régionalisation : une distribution plus équitable des aides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France. 19 p</w:t>
+              <w:t xml:space="preserve">41. Colloque de l'ASRDLF : Villes et territoires face aux défis de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828147v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des soutiens régionaux à la multifonctionnalité agricole : une mise en perspective de la région Rhône-Alpes</w:t>
               </w:r>
@@ -12211,51 +12211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12552,51 +12552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale, Paris, 21-22 Mars 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12647,51 +12647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12755,51 +12755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact des CTE : propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12831,234 +12831,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques départementales d'orientation de l'agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'impact des CTE : propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Installation, contrôle des structures et sociétés en agriculture. Analyses conjointes des économistes, juristes et sociologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'évaluation des politiques publiques à l'épreuve des territoires, Issy-les-Moulineaux, 15-16 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761683v1</w:t>
+                <w:t xml:space="preserve">hal-02579968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact des CTE : propositions méthodologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques départementales d'orientation de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation des politiques publiques à l'épreuve des territoires, Issy-les-Moulineaux, 15-16 juin 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire : Installation, contrôle des structures et sociétés en agriculture. Analyses conjointes des économistes, juristes et sociologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579968v1</w:t>
+                <w:t xml:space="preserve">hal-02761683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention des collectivités territoriales dans le développement rural : résultats d'un inventaire national des mesures proposées par les départements et les régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13109,51 +13109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales, laboratoires de politiques publiques ? L'exemple des politiques rurales décentralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13312,51 +13312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers regards sur la multifonctionalité de l'agriculture au travers de la mise en place des Contrats Territoriaux d'Exploitation, Clermont-Ferrrand, 12-13 décembre 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13407,51 +13407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Premiers regards sur la multifonctionnalité de l'agriculture au travers de la mise en place des CTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15391,51 +15391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les politiques territoriales : enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15689,51 +15689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0303-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16234,51 +16234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16690,51 +16690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et classification des politiques régionales et départementales de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16864,51 +16864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -17429,51 +17429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action sur le programme Leader en Bourgogne -Franche-Comté Janvier 2018 -septembre 2020 Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17543,51 +17543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -17635,51 +17635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17736,51 +17736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Gael Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Affleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17924,51 +17924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de localisation et gouvernance des Pôles d'Excellence Rurale. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18033,51 +18033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 1 : diagnostic des espaces ruraux. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18239,51 +18239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] AGROSUp DIJON; INRA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -18305,51 +18305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et classification des politiques régionales et départementales de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18895,51 +18895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB979634"/>
+    <w:nsid w:val="B6AF1EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19043,51 +19043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FC4F386"/>
+    <w:nsid w:val="E05357E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19277,51 +19277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-berriet-solliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4581-9792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035206977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Mostain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world3010004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13563890211007160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Dwyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Short" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Gael Lataste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5450" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02047729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Lataste Lataste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12188" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.07" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0327" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903365177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luce Ghib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2006.11.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3FPZS4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Volay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauc&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delord" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03136172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hitouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chevrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lataste" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123011v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744673v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815071v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnafous" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delorme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mouriaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mundler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Plymouth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827048v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chineau-Guichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauce" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837999v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837666v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesnantes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4887-la-production-de-biens-publics-en-agriculture.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802208v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836655v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3189-concilier-agricultures-et-gestion-de-la-biodiversite.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825518v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827047v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bretagnolle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leseigneur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jouin-Mouline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800615v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C Dwyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gael Lataste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Affleck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197855v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580185v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311409v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842944v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-berriet-solliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4581-9792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035206977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22260" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.534.2080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Mostain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world3010004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourmen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13563890211007160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Dwyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Short" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Gael Lataste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02047729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.182.0353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5450" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ga&#235;l Lataste Lataste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12188" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356389014529836" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.07" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0327" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Antonio Cazella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903365177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luce Ghib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2006.11.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3FPZS4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mouriaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Volay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauc&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delord" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03136172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hitouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chevrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lataste" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123011v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744673v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815071v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198064v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Landel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197812v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnafous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824425v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Arlot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821773v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828147v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton-Ruget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delorme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mouriaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mundler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Plymouth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boinon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827048v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837307v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;chineau-Guichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauce" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837999v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837666v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesnantes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Core" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/accueil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4887-la-production-de-biens-publics-en-agriculture.html" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802208v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830026v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836655v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3189-concilier-agricultures-et-gestion-de-la-biodiversite.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821789v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825518v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416827v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827047v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bretagnolle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leseigneur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jouin-Mouline" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800615v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet C Dwyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gael Lataste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Affleck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197855v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580185v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311409v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842944v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>