--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -828,315 +828,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dominicains et l'Immaculée Conception : une histoire tourmentée (XIIIe-XIVe s.)</w:t>
+                <w:t xml:space="preserve">Aux origines des Vies de Marie et de Jésus : la &amp;quot;Conception Nostre Dame&amp;quot; de Wace et la &amp;quot;Bible&amp;quot; d'Herman de Valenciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicole Bériou; André Vauchez; Michel Zink. </w:t>
+              <w:t xml:space="preserve">Véronique Ferrer; Jean-René Valette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dominicains en France (XIIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres - Editions du Cerf, p.277-301, 2017, 978-2-87754-354-5</w:t>
+              <w:t xml:space="preserve">Écrire la Bible en français au Moyen Age et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p.641-660, 2017, 978-2-600-04770-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958410v1</w:t>
+                <w:t xml:space="preserve">hal-03958435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines des Vies de Marie et de Jésus : la &amp;quot;Conception Nostre Dame&amp;quot; de Wace et la &amp;quot;Bible&amp;quot; d'Herman de Valenciennes</w:t>
+                <w:t xml:space="preserve">Les Dominicains et l'Immaculée Conception : une histoire tourmentée (XIIIe-XIVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Ferrer; Jean-René Valette. </w:t>
+              <w:t xml:space="preserve">Nicole Bériou; André Vauchez; Michel Zink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la Bible en français au Moyen Age et à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, p.641-660, 2017, 978-2-600-04770-8</w:t>
+              <w:t xml:space="preserve">Les Dominicains en France (XIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres - Editions du Cerf, p.277-301, 2017, 978-2-87754-354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958435v1</w:t>
+                <w:t xml:space="preserve">hal-03958410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie modèle de vie chrétienne : quelques aspects de l'imitatio Mariae au Moyen Age</w:t>
+                <w:t xml:space="preserve">Justice vs Miséricorde : la querelle des &amp;quot;Filles de Dieu&amp;quot; dans les Vies du Christ de la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Age, XLVe Congrès de la SHMESP (Nancy-Metz, 22-25 mai 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, p.63-78, 2015, 978-2-85944-923-0</w:t>
+              <w:t xml:space="preserve">Justice et Miséricorde. Discours et pratiques dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers de l'Institut d'Anthropologie Juridique de Limoges n°43, Presses Universitaires de Limoges, p.121-149, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958769v1</w:t>
+                <w:t xml:space="preserve">hal-03958760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice vs Miséricorde : la querelle des &amp;quot;Filles de Dieu&amp;quot; dans les Vies du Christ de la fin du Moyen Age</w:t>
+                <w:t xml:space="preserve">Marie modèle de vie chrétienne : quelques aspects de l'imitatio Mariae au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice et Miséricorde. Discours et pratiques dans l'Occident médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahiers de l'Institut d'Anthropologie Juridique de Limoges n°43, Presses Universitaires de Limoges, p.121-149, 2015</w:t>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Age, XLVe Congrès de la SHMESP (Nancy-Metz, 22-25 mai 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, p.63-78, 2015, 978-2-85944-923-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958760v1</w:t>
+                <w:t xml:space="preserve">hal-03958769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apparition du Christ ressuscité à sa mère. Un &amp;quot;épisode inédit&amp;quot; de la vie de Jésus et de Marie</w:t>
               </w:r>
@@ -1189,319 +1189,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siège levé par l'intercession de Marie ? La dévotion à Notre-Dame de Bon Espoir</w:t>
+                <w:t xml:space="preserve">Images, sons et lumières. La mise en scène de la Cour céleste dans le testament du duc Louis d'Orléans (1403)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Vissière; Alain Marchandisse; Jonathan Dumont. </w:t>
+              <w:t xml:space="preserve">Christine Barralis; Corinne Marchal; Anne Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1513 l'année terrible. Le siège de Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Faton, p.206-219, 2013, 978-2-87844-175-8</w:t>
+              <w:t xml:space="preserve">Le testament spirituel, du Moyen Age à l'époque moderne. Legs, salut de l'âme, miroir des vertus chrétiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d'Histoire, p.155-176, 2013, 2-85730-057-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958828v1</w:t>
+                <w:t xml:space="preserve">hal-03958801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La doctrine mariale des maîtres parisiens au tournant des XIIe et XIIIe siècles</w:t>
+                <w:t xml:space="preserve">L’Échelle de Jean Climaque : une référence pour la spiritualité occidentale de la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cédric Giraud. </w:t>
+              <w:t xml:space="preserve">Rainer Berndt; Michel Fédou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notre-Dame de Paris. 1163-2013, Actes du colloque scientifique tenu au Collège des Bernardins, Paris, 12-15 décembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, p.97-112, 2013, 978-2-503-54937-8</w:t>
+              <w:t xml:space="preserve">Les réceptions des Pères de l’Église au Moyen Age. Le devenir de la tradition ecclésiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t.II, Aschendorff Verlag, p.891-924, 2013, 978-3-402-10227-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958790v1</w:t>
+                <w:t xml:space="preserve">hal-03958821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images, sons et lumières. La mise en scène de la Cour céleste dans le testament du duc Louis d'Orléans (1403)</w:t>
+                <w:t xml:space="preserve">La doctrine mariale des maîtres parisiens au tournant des XIIe et XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Barralis; Corinne Marchal; Anne Wagner. </w:t>
+              <w:t xml:space="preserve">Cédric Giraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le testament spirituel, du Moyen Age à l'époque moderne. Legs, salut de l'âme, miroir des vertus chrétiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d'Histoire, p.155-176, 2013, 2-85730-057-3</w:t>
+              <w:t xml:space="preserve">Notre-Dame de Paris. 1163-2013, Actes du colloque scientifique tenu au Collège des Bernardins, Paris, 12-15 décembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p.97-112, 2013, 978-2-503-54937-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958801v1</w:t>
+                <w:t xml:space="preserve">hal-03958790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Échelle de Jean Climaque : une référence pour la spiritualité occidentale de la fin du Moyen Age</w:t>
+                <w:t xml:space="preserve">Un siège levé par l'intercession de Marie ? La dévotion à Notre-Dame de Bon Espoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rainer Berndt; Michel Fédou. </w:t>
+              <w:t xml:space="preserve">Laurent Vissière; Alain Marchandisse; Jonathan Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réceptions des Pères de l’Église au Moyen Age. Le devenir de la tradition ecclésiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, t.II, Aschendorff Verlag, p.891-924, 2013, 978-3-402-10227-5</w:t>
+              <w:t xml:space="preserve">1513 l'année terrible. Le siège de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Faton, p.206-219, 2013, 978-2-87844-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958821v1</w:t>
+                <w:t xml:space="preserve">hal-03958828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poquet, un maître spirituel chez les Célestins à la fin du XIVe siècle</w:t>
               </w:r>
@@ -1554,264 +1554,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le culte marial entre dévotion et doctrine : de la « Fête aux Normands » à l’Immaculée Conception</w:t>
+                <w:t xml:space="preserve">Marthe ou Marie ? Les franciscains entre action et contemplation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Thelamon. </w:t>
+              <w:t xml:space="preserve">Frédéric Meyer; Ludovic Viallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie et la « Fête aux Normands ». Dévotion, images, poésie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le silence du cloître, l'exemple des saints, XIVe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p.63-90, 2011, 978-2-84516-461-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960446v1</w:t>
+                <w:t xml:space="preserve">hal-03958817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe ou Marie ? Les franciscains entre action et contemplation</w:t>
+                <w:t xml:space="preserve">Universitaires et religieux normands dans la controverse de la fin du XIVe siècle : les prolongements de l’affaire Monzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Meyer; Ludovic Viallet. </w:t>
+              <w:t xml:space="preserve">Françoise Thelamon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le silence du cloître, l'exemple des saints, XIVe-XVIIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marie et la « Fête aux Normands ». Dévotion, images, poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, p.227-250, 2011, 978-2-87775-534-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.10953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958817v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universitaires et religieux normands dans la controverse de la fin du XIVe siècle : les prolongements de l’affaire Monzon</w:t>
+                <w:t xml:space="preserve">Le culte marial entre dévotion et doctrine : de la « Fête aux Normands » à l’Immaculée Conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Thelamon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie et la « Fête aux Normands ». Dévotion, images, poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, p.227-250, 2011, 978-2-87775-534-4. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, p.39-55, 2011, 978-2-87775-534-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.purh.10953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.10869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960453v1</w:t>
+                <w:t xml:space="preserve">hal-03960446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et spiritualité</w:t>
               </w:r>
@@ -2221,165 +2221,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dominicains dans la tourmente: les suites de l'affaire Monzon</w:t>
+                <w:t xml:space="preserve">Les femmes et la figure mariale dans un traité de la fin du XIIIe siècle, attribué à Albert le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et société urbaine au Moyen Âge. études offertes à Jean-Louis Biget par ses élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, p. 177-200, 2000</w:t>
+              <w:t xml:space="preserve">Au cloître et dans le monde. Femmes, hommes et sociétés (IXe-XVe siècle). Mélanges en l'honneur de Paulette L'Hermite-Leclercq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49-64, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302305v1</w:t>
+                <w:t xml:space="preserve">hal-03302304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes et la figure mariale dans un traité de la fin du XIIIe siècle, attribué à Albert le Grand</w:t>
+                <w:t xml:space="preserve">Les Dominicains dans la tourmente: les suites de l'affaire Monzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au cloître et dans le monde. Femmes, hommes et sociétés (IXe-XVe siècle). Mélanges en l'honneur de Paulette L'Hermite-Leclercq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 49-64, 2000</w:t>
+              <w:t xml:space="preserve">Religion et société urbaine au Moyen Âge. études offertes à Jean-Louis Biget par ses élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, p. 177-200, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302304v1</w:t>
+                <w:t xml:space="preserve">hal-03302305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de saint Bernard sur la théologie mariale de la fin du Moyen Âge</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0E1A001"/>
+    <w:nsid w:val="3B58778C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3547,51 +3547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6051-7434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052618064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10869" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10953" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#233;livr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6051-7434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052618064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958760v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#233;livr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>