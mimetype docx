--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -974,169 +974,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice vs Miséricorde : la querelle des &amp;quot;Filles de Dieu&amp;quot; dans les Vies du Christ de la fin du Moyen Age</w:t>
+                <w:t xml:space="preserve">Marie modèle de vie chrétienne : quelques aspects de l'imitatio Mariae au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice et Miséricorde. Discours et pratiques dans l'Occident médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahiers de l'Institut d'Anthropologie Juridique de Limoges n°43, Presses Universitaires de Limoges, p.121-149, 2015</w:t>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Age, XLVe Congrès de la SHMESP (Nancy-Metz, 22-25 mai 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, p.63-78, 2015, 978-2-85944-923-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958760v1</w:t>
+                <w:t xml:space="preserve">hal-03958769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie modèle de vie chrétienne : quelques aspects de l'imitatio Mariae au Moyen Age</w:t>
+                <w:t xml:space="preserve">Justice vs Miséricorde : la querelle des &amp;quot;Filles de Dieu&amp;quot; dans les Vies du Christ de la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Age, XLVe Congrès de la SHMESP (Nancy-Metz, 22-25 mai 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, p.63-78, 2015, 978-2-85944-923-0</w:t>
+              <w:t xml:space="preserve">Justice et Miséricorde. Discours et pratiques dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers de l'Institut d'Anthropologie Juridique de Limoges n°43, Presses Universitaires de Limoges, p.121-149, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958769v1</w:t>
+                <w:t xml:space="preserve">hal-03958760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apparition du Christ ressuscité à sa mère. Un &amp;quot;épisode inédit&amp;quot; de la vie de Jésus et de Marie</w:t>
               </w:r>
@@ -1554,182 +1554,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe ou Marie ? Les franciscains entre action et contemplation</w:t>
+                <w:t xml:space="preserve">Universitaires et religieux normands dans la controverse de la fin du XIVe siècle : les prolongements de l’affaire Monzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Meyer; Ludovic Viallet. </w:t>
+              <w:t xml:space="preserve">Françoise Thelamon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le silence du cloître, l'exemple des saints, XIVe-XVIIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marie et la « Fête aux Normands ». Dévotion, images, poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, p.227-250, 2011, 978-2-87775-534-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.10953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958817v1</w:t>
+                <w:t xml:space="preserve">hal-03960453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universitaires et religieux normands dans la controverse de la fin du XIVe siècle : les prolongements de l’affaire Monzon</w:t>
+                <w:t xml:space="preserve">Marthe ou Marie ? Les franciscains entre action et contemplation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Thelamon. </w:t>
+              <w:t xml:space="preserve">Frédéric Meyer; Ludovic Viallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marie et la « Fête aux Normands ». Dévotion, images, poésie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le silence du cloître, l'exemple des saints, XIVe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p.63-90, 2011, 978-2-84516-461-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.purh.10953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03960453v1</w:t>
+                <w:t xml:space="preserve">hal-03958817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte marial entre dévotion et doctrine : de la « Fête aux Normands » à l’Immaculée Conception</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B58778C"/>
+    <w:nsid w:val="91592399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3547,51 +3547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6051-7434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052618064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958760v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10953" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#233;livr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-lamy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6051-7434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052618064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#233;livr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>