--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -1072,295 +1072,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and detection of human epileptic seizures based on SIFT-MS chemometric data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Catala</w:t>
+                <w:t xml:space="preserve">Marine Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Michel Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75478-8⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (33), pp.14914-14924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985868v1</w:t>
+                <w:t xml:space="preserve">hal-02936577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Canado</w:t>
+                <w:t xml:space="preserve">Prediction and detection of human epileptic seizures based on SIFT-MS chemometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tournois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pages</w:t>
+                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roustan</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
+                <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (33), pp.14914-14924. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75478-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936577v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Effects on Botrytis cinerea Conidia using a Bubble Column: Germination Inactivation and Membrane Phospholipids Oxidation</w:t>
               </w:r>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,277 +2624,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Quintard</w:t>
+                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998073v1</w:t>
+                <w:t xml:space="preserve">hal-04996831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996831v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
               </w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,51 +3359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cousillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cousillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4231,64 +4231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournois M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylena Demeneghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
@@ -4974,51 +4974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Volatile Organic Compounds (VOCs) emitted by Food Preservation Bags: A SIFT-MS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,51 +6110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78FD9048"/>
+    <w:nsid w:val="8A769C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-pages" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1694-0705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193057174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Arnal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Caroline Rocha Ribasa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Toshimi Matumoto-Pintroa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma P Snini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05057754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04238580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-pages" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1694-0705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193057174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Arnal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Caroline Rocha Ribasa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Toshimi Matumoto-Pintroa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma P Snini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05057754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04238580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>