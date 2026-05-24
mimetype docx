--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -968,442 +968,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of three different fungal conidia associated with apple disease: Importance of spore surface and membrane phospholipid oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Sciences and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.1618⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (33), pp.14914-14924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935689v1</w:t>
+                <w:t xml:space="preserve">hal-02936577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction and detection of human epileptic seizures based on SIFT-MS chemometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
+                <w:t xml:space="preserve">Amélie Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75478-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936577v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and detection of human epileptic seizures based on SIFT-MS chemometric data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozonation of three different fungal conidia associated with apple disease: Importance of spore surface and membrane phospholipid oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Till</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.18365. </w:t>
+              <w:t xml:space="preserve">Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75478-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985868v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Effects on Botrytis cinerea Conidia using a Bubble Column: Germination Inactivation and Membrane Phospholipids Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,273 +1623,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés antifongiques de lactosérums obtenus après fermentation de cultures symbiotiques issues de kombucha : Une nouvelle solution pour la bioprotection des plantes ou des aliments et la valorisation d’un effluent polluant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone protection against fungal diseases during storage: a new alternative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessyca Caroline Rocha Ribasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Toshimi Matumoto-Pintroa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969648v1</w:t>
+                <w:t xml:space="preserve">hal-05036491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone protection against fungal diseases during storage: a new alternative?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pages</w:t>
+                <w:t xml:space="preserve">Propriétés antifongiques de lactosérums obtenus après fermentation de cultures symbiotiques issues de kombucha : Une nouvelle solution pour la bioprotection des plantes ou des aliments et la valorisation d’un effluent polluant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessyca Caroline Rocha Ribasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Toshimi Matumoto-Pintroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyndel Berger</w:t>
+                <w:t xml:space="preserve">Selma P Snini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maldes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036491v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ozonated atmosphere on postharvest decay of plum and melon fruits in cold storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,77 +2768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2874,536 +2874,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel materials with antimicrobial and antifungal properties obtained by ozonation of cyclodextrins: from synthesis to practical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsi Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Tourette</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998070v1</w:t>
+                <w:t xml:space="preserve">hal-04764104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonated water to treat downy and powdery mildews in agriculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996804v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Haddad</w:t>
+                <w:t xml:space="preserve">Ozonated water to treat downy and powdery mildews in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Coppel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009061v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel materials with antimicrobial and antifungal properties obtained by ozonation of cyclodextrins: from synthesis to practical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">L. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">A. Vandenbossch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764104v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cousillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cousillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,985 +3728,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODIFICATION OF DOUGH RHEOLOGICAL PROPERTIES, STORAGE PROTEINS CHARACTERISTICS AND CHANGE IN THE GLUTATHIONE REDUCTASE ACTIVITY IN SOFT WHEAT FLOUR AFTER GRAINS GASEOUS OZONE TREATMENT</w:t>
+                <w:t xml:space="preserve">Effects of continuous low ozone exposition on Ariane apples in cold storage conditions with modified atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heuls</w:t>
+                <w:t xml:space="preserve">Valérie Lemetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. of J. Rannee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Joulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009088v1</w:t>
+                <w:t xml:space="preserve">hal-05008905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fludioxonil, difenoconaozole and sedaxane, pesticides degradation of loaded wheat seeds, comparison of different oxidative technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Heuls</w:t>
+                <w:t xml:space="preserve">Ozone dissolved into water: an innovative tool in grapevine nursery for young plants production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yobregat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Penticton BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009087v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">MODIFICATION OF DOUGH RHEOLOGICAL PROPERTIES, STORAGE PROTEINS CHARACTERISTICS AND CHANGE IN THE GLUTATHIONE REDUCTASE ACTIVITY IN SOFT WHEAT FLOUR AFTER GRAINS GASEOUS OZONE TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Breton</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. of J. Rannee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008869v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fludioxonil, difenoconaozole and sedaxane, pesticides degradation of loaded wheat seeds, comparison of different oxidative technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. of J. Rannee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008910v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone mass transfer in spray column</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009079v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893144v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of continuous low ozone exposition on Ariane apples in cold storage conditions with modified atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lemetter</w:t>
+                <w:t xml:space="preserve">Ozone mass transfer in spray column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Maldes</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008905v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone dissolved into water: an innovative tool in grapevine nursery for young plants production?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cros</w:t>
+                <w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournois M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yobregat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Breton</w:t>
+                <w:t xml:space="preserve">Mylena Demeneghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Penticton BC, Canada</w:t>
+              <w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008857v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide capacities of Ozone and Ozone + UV against fungi associated Grapevine Trunk Diseases</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Volatile Organic Compounds (VOCs) emitted by Food Preservation Bags: A SIFT-MS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lemetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,51 +5373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5487,51 +5487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau composite oxydant, son procédé de préparation et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5683,51 +5683,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation d'un matériau solide de stockage de l'ozone, ledit matériau et ses utilisations</w:t>
+                <w:t xml:space="preserve">Procédé de préparation d’un matériau solide de stockage de l’ozone à base de glucides, ledit matériau et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
@@ -5755,93 +5755,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR1900325 - PCT/FR2020/050038. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 2007474 - PCT/FR2021/051323. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120012v1</w:t>
+                <w:t xml:space="preserve">hal-04764115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation d’un matériau solide de stockage de l’ozone à base de glucides, ledit matériau et ses utilisations</w:t>
+                <w:t xml:space="preserve">Procédé de préparation d'un matériau solide de stockage de l'ozone, ledit matériau et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
@@ -5869,69 +5869,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 2007474 - PCT/FR2021/051323. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR1900325 - PCT/FR2020/050038. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764115v1</w:t>
+                <w:t xml:space="preserve">hal-04120012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6110,51 +6110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A769C4E"/>
+    <w:nsid w:val="0D2F5813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-pages" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1694-0705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193057174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Arnal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Caroline Rocha Ribasa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Toshimi Matumoto-Pintroa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma P Snini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05057754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04238580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marielle-pages" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1694-0705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193057174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Arnal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca Caroline Rocha Ribasa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Toshimi Matumoto-Pintroa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma P Snini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bornot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05057754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04238580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>