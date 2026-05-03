--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Nasal Cartilage Tissue Engineering to Restore the Shape and Function of the Nose</w:t>
+                <w:t xml:space="preserve">Dental pulp mesenchymal stem cells-response to fibrin hydrogel reveals ITGA2 and MMPs expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vertu-Ciolino</w:t>
+                <w:t xml:space="preserve">David Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brunard</w:t>
+                <w:t xml:space="preserve">Stéphanie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+                <w:t xml:space="preserve">Alicia Reuzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe André Marquette</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.TEB.2023.0326⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (13), pp.e32891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731053v1</w:t>
+                <w:t xml:space="preserve">hal-04783671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental pulp mesenchymal stem cells-response to fibrin hydrogel reveals ITGA2 and MMPs expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in Nasal Cartilage Tissue Engineering to Restore the Shape and Function of the Nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gobert</w:t>
+                <w:t xml:space="preserve">Delphine Vertu-Ciolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Reuzeau</w:t>
+                <w:t xml:space="preserve">Fanny Brunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Leveque</w:t>
+                <w:t xml:space="preserve">Christophe André Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (13), pp.e32891. </w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ten.TEB.2023.0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783671v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of type IIB procollagen in mouse articular cartilage and growth plate is revealed by immuno-histochemical analysis with a novel specific antibody</w:t>
               </w:r>
@@ -776,666 +776,666 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Durand</w:t>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dufour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+                <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (17), pp.6322. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2020, 21 (17), 16p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783642v1</w:t>
+                <w:t xml:space="preserve">hal-02988372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an antibacterial nanocomposite hydrogel for human dental pulp engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bekhouche</w:t>
+                <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bolon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. da Costa</w:t>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tb00989j⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282001v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
+                <w:t xml:space="preserve">Development of an antibacterial nanocomposite hydrogel for human dental pulp engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamrayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (36), pp.8422-8432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tb00989j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997640v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (17), 16p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988372v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (17), pp.6322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357305v1</w:t>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of a chitosan-enriched fibrin hydrogel for human dental pulp regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Different Sources of Human MSCs Expanded in Serum-Free Conditions with Quantification of Chondrogenic Induction in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Degoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Identification of Dental Pulp Mesenchymal Stem/Stromal Cells Subpopulations with Multiparametric Flow Cytometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Characterization of Different Sources of Human MSCs Expanded in Serum-Free Conditions with Quantification of Chondrogenic Induction in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andreas Mueller</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Degoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9012-2_8⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/2186728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378426v1</w:t>
+                <w:t xml:space="preserve">hal-02988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Different Sources of Human MSCs Expanded in Serum-Free Conditions with Quantification of Chondrogenic Induction in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic Identification of Dental Pulp Mesenchymal Stem/Stromal Cells Subpopulations with Multiparametric Flow Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/2186728⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1922, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9012-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988375v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the biocompatibility and stability of allogeneic tissue-engineered cartilage in humanized mice</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INHIBITION OF LSD 1 IN ARTICULAR CARTILAGE MODIFIES THE EXPRESSION OF ANABOLIC AND CATABOLIC GENES IN A SURGICAL MODEL OF OSTEOARTHRITIS</w:t>
+                <w:t xml:space="preserve">The inhibition of LSD-1 in articular cartilage modifies the expression of anabolic and catabolic genes in a surgical mouse model of osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pasdeloup</w:t>
@@ -2725,112 +2725,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cohen Solal</w:t>
+                <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Cartilage biology and pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Il Ciocco, Italy</w:t>
+              <w:t xml:space="preserve">JFBTM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783939v1</w:t>
+                <w:t xml:space="preserve">hal-04783845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibition of LSD-1 in articular cartilage modifies the expression of anabolic and catabolic genes in a surgical mouse model of osteoarthritis</w:t>
+                <w:t xml:space="preserve">THE INHIBITION OF LSD 1 IN ARTICULAR CARTILAGE MODIFIES THE EXPRESSION OF ANABOLIC AND CATABOLIC GENES IN A SURGICAL MODEL OF OSTEOARTHRITIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pasdeloup</w:t>
@@ -2850,88 +2850,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cohen-Solal</w:t>
+                <w:t xml:space="preserve">M Cohen Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFBTM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Sète (34200), France</w:t>
+              <w:t xml:space="preserve">Gordon Cartilage biology and pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Il Ciocco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783845v1</w:t>
+                <w:t xml:space="preserve">hal-04783939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF A NEW GENETIC MODEL TO INVESTIGATE THE ROLE OF THE CHROMATIN MODIFYING ENZYME LSD1 DURING OSTEOARTHRITIS</w:t>
               </w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OARSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Berlin (DE), Germany</w:t>
@@ -3094,51 +3094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hk Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFBTM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nantes - La Baule, France</w:t>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-K Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OARSI Connect 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
@@ -3469,51 +3469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFBTM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Boulogne-sur-Mer, France</w:t>
@@ -3731,103 +3731,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Identification of Dental Pulp Mesenchymal Stem/Stromal Cells Subpopulations with Multiparametric Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-90, 2019</w:t>
@@ -4025,51 +4025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04727853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cameron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Best" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pasdeloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vertu-Ciolino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Marquette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEB.2023.0326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32891" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;rine Moustaghfir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2023.100130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hannoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cureu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charriaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamrayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb00989j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.01.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2186728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9012-2_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02194957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Poujade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasdeloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallein-Gerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0396" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00387979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amirouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koulmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vendrely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valadie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moustaghfir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasdeloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hk Ea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen Solal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen-Solal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moustaghfir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ha&#255;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Ea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrier-Groult Emeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome E Lafont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04727853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cameron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Best" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pasdeloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vertu-Ciolino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Marquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEB.2023.0326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;rine Moustaghfir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2023.100130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hannoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cureu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charriaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamrayah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb00989j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.01.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2186728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9012-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02194957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Poujade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasdeloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallein-Gerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0396" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00387979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amirouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koulmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vendrely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valadie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moustaghfir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasdeloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hk Ea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen-Solal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen Solal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moustaghfir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ha&#255;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Ea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrier-Groult Emeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome E Lafont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>