--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diazirine-mediated photo-crosslinking of collagen improves biomaterial mechanical properties and cellular interactions</w:t>
+                <w:t xml:space="preserve">Challenges in Nasal Cartilage Tissue Engineering to Restore the Shape and Function of the Nose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ziverec</w:t>
+                <w:t xml:space="preserve">Delphine Vertu-Ciolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bax</w:t>
+                <w:t xml:space="preserve">Fanny Brunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Cameron</w:t>
+                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Best</w:t>
+                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+                <w:t xml:space="preserve">Christophe André Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180, pp.230-243. </w:t>
+              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ten.TEB.2023.0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727853v1</w:t>
+                <w:t xml:space="preserve">hal-04731053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental pulp mesenchymal stem cells-response to fibrin hydrogel reveals ITGA2 and MMPs expression</w:t>
               </w:r>
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Nasal Cartilage Tissue Engineering to Restore the Shape and Function of the Nose</w:t>
+                <w:t xml:space="preserve">The diazirine-mediated photo-crosslinking of collagen improves biomaterial mechanical properties and cellular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vertu-Ciolino</w:t>
+                <w:t xml:space="preserve">Audrey Ziverec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brunard</w:t>
+                <w:t xml:space="preserve">Daniel Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin-Joffrey Courtial</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ruth Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe André Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering Part B: Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.230-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ten.TEB.2023.0326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731053v1</w:t>
+                <w:t xml:space="preserve">hal-04727853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of type IIB procollagen in mouse articular cartilage and growth plate is revealed by immuno-histochemical analysis with a novel specific antibody</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérine Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Malcor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,1361 +776,1361 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ducret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (17), 16p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988372v1</w:t>
+                <w:t xml:space="preserve">hal-04783642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (17), pp.6322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an antibacterial nanocomposite hydrogel for human dental pulp engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. da Costa</w:t>
+                <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tb00989j⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), 16p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282001v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+                <w:t xml:space="preserve">Development of an antibacterial nanocomposite hydrogel for human dental pulp engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamrayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (36), pp.8422-8432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tb00989j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783642v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lysine Specific Demethylase-1 Negatively Regulates the COL9A1 Gene in Human Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aubert-Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (17), pp.6322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a chitosan-enriched fibrin hydrogel for human dental pulp regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Characterization of Different Sources of Human MSCs Expanded in Serum-Free Conditions with Quantification of Chondrogenic Induction in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Josse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+                <w:t xml:space="preserve">Olivier Degoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Celle</w:t>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (4), pp.523-533. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2019.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/2186728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378443v1</w:t>
+                <w:t xml:space="preserve">hal-02341376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Different Sources of Human MSCs Expanded in Serum-Free Conditions with Quantification of Chondrogenic Induction in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Degoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cells International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/2186728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341376v1</w:t>
+                <w:t xml:space="preserve">hal-02988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Different Sources of Human MSCs Expanded in Serum-Free Conditions with Quantification of Chondrogenic Induction in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic Identification of Dental Pulp Mesenchymal Stem/Stromal Cells Subpopulations with Multiparametric Flow Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/2186728⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1922, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9012-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988375v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Identification of Dental Pulp Mesenchymal Stem/Stromal Cells Subpopulations with Multiparametric Flow Cytometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the biocompatibility and stability of allogeneic tissue-engineered cartilage in humanized mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Mueller</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Duc Dodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1922, pp.77-90. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0217183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9012-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378426v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02194957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the biocompatibility and stability of allogeneic tissue-engineered cartilage in humanized mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
+                <w:t xml:space="preserve">Design and characterization of a chitosan-enriched fibrin hydrogel for human dental pulp regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Pérès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Duc Dodon</w:t>
+                <w:t xml:space="preserve">Alexis Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0217183. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (4), pp.523-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02194957v1</w:t>
+                <w:t xml:space="preserve">hal-02378443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia potentiates the BMP-2 driven COL2A1 stimulation in human articular chondrocytes via p38 MAPK</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Collagen Production in Mouse Chondrocytes by Using a Combination of Bone Morphogenetic Protein-2 and Small Interfering RNA Targeting Col1a1 for Hydrogel-Based Tissue-Engineered Cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Malbouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,277 +2911,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF A NEW GENETIC MODEL TO INVESTIGATE THE ROLE OF THE CHROMATIN MODIFYING ENZYME LSD1 DURING OSTEOARTHRITIS</w:t>
+                <w:t xml:space="preserve">INVESTIGATING THE ROLE OF THE CHROMATIN MODIFYING ENZYME LSD1 DURING OSTEOARTHRITIS IN MOUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hk Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OARSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">JFBTM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nantes - La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783796v1</w:t>
+                <w:t xml:space="preserve">hal-04783831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATING THE ROLE OF THE CHROMATIN MODIFYING ENZYME LSD1 DURING OSTEOARTHRITIS IN MOUSE</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF A NEW GENETIC MODEL TO INVESTIGATE THE ROLE OF THE CHROMATIN MODIFYING ENZYME LSD1 DURING OSTEOARTHRITIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFBTM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nantes - La Baule, France</w:t>
+              <w:t xml:space="preserve">OARSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783831v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of The role of the Lysine-Specific demethylase-1 Lsd1 in mouse articular chondrocytes: a new candidate gene in osteoarthritis ?</w:t>
               </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3626,51 +3626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome E Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Europe-China Symposium, Strasbourg 2–4 Oct 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -3731,103 +3731,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Identification of Dental Pulp Mesenchymal Stem/Stromal Cells Subpopulations with Multiparametric Flow Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-90, 2019</w:t>
@@ -4025,51 +4025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04727853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cameron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Best" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pasdeloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vertu-Ciolino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Marquette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEB.2023.0326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;rine Moustaghfir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2023.100130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hannoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cureu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charriaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamrayah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb00989j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.01.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2186728" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9012-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02194957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Poujade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasdeloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallein-Gerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0396" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00387979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amirouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koulmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vendrely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valadie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moustaghfir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasdeloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hk Ea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen-Solal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen Solal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moustaghfir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ha&#255;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Ea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrier-Groult Emeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome E Lafont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vertu-Ciolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pasdeloup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Marquette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEB.2023.0326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04727853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cameron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Best" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;rine Moustaghfir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2023.100130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Hannoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cureu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2020.100158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aubert-Foucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekhouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charriaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamrayah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb00989j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2186728" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9012-2_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02194957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.01.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Poujade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasdeloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallein-Gerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2015.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0396" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00387979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Amirouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koulmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-1500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vendrely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valadie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bednarova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moustaghfir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasdeloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hk Ea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen-Solal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cohen Solal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moustaghfir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ha&#255;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Ea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrier-Groult Emeline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome E Lafont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02199844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>