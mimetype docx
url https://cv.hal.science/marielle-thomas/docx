--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -118,51 +118,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -201,346 +201,346 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger together: A workflow to design new fish polycultures</w:t>
               </w:r>
@@ -792,408 +792,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All species matter: Comprehensive analysis of polyculture consequences on pikeperch (Sander lucioperca), sterlet (Acipenser ruthenus) and tench (Tinca tinca) in recirculated aquaculture system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the best match : a ranking procedure of fish species combinations for polyculture development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Manfaloti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738438⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12091315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157833v1</w:t>
+                <w:t xml:space="preserve">hal-04126384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the best match : a ranking procedure of fish species combinations for polyculture development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment in a Fish Polyculture: Does it Affect Fish Behaviour and Development of Only One Species or Both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12091315⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12073674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126384v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment in a Fish Polyculture: Does it Affect Fish Behaviour and Development of Only One Species or Both?</w:t>
+                <w:t xml:space="preserve">All species matter: Comprehensive analysis of polyculture consequences on pikeperch (Sander lucioperca), sterlet (Acipenser ruthenus) and tench (Tinca tinca) in recirculated aquaculture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Manfaloti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Reynaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Clémentine Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ledoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.3674. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 559, pp.738438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12073674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673470v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaDesign: A tool to assist aquaculture production design based on abiotic requirements of animal species</w:t>
               </w:r>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellya Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When more is more: taking advantage of species diversity to move towards sustainable aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,628 +1981,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
+                <w:t xml:space="preserve">Influence of Waterborne Gallic and Pelargonic Acid Exposures on Biochemical and Reproductive Parameters in the Zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+                <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (13), pp.7658-7666. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.227-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.22228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626455v1</w:t>
+                <w:t xml:space="preserve">hal-01575773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Arce</w:t>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (13), pp.7658-7666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595243v1</w:t>
+                <w:t xml:space="preserve">hal-02626455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
+                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317639v1</w:t>
+                <w:t xml:space="preserve">hal-01595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Waterborne Gallic and Pelargonic Acid Exposures on Biochemical and Reproductive Parameters in the Zebrafish (Danio rerio)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Viot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.227-240. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tox.22228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575773v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic potential and ecotoxicity evaluation of gallic and nonanoic acids to prevent cyanobacterial growth in lentic systems: A preliminary mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2649,51 +2649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of barrage fish ponds for the mitigation of pesticide pollution in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrage fishponds: Reduction of pesticide concentration peaks and associated risk of adverse ecological effects in headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,90 +2917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute toxicity and sublethal effects of gallic and pelargonic acids on the zebrafish Danio rerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and Bioaccumulation of Sediment-Bound Polychlorinated Biphenyls to Carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,737 +3442,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalasic activity in fish liver: improvement of the UV to visible analytic method.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Paris-Palacios</w:t>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delahaut</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-012-9754-6⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.530-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576096v1</w:t>
+                <w:t xml:space="preserve">hal-00860781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France. Part II: residues of 13 pesticides in water, sediments, edible fish and their relationships</w:t>
+                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Roux</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (1), pp.117-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1167-7⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798623v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalasic activity in fish liver: improvement of the UV to visible analytic method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Paris-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Biagianti-Risbourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (4), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-012-9754-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561650v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France. Part II: residues of 13 pesticides in water, sediments, edible fish and their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112002418⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1167-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000394v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.1028-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860781v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine pesticides and polychlorinated biphenyls in sediments and fish from freshwater cultured fish ponds in different agricultural contexts in north-eastern France</w:t>
               </w:r>
@@ -4197,51 +4197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4327,51 +4327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,595 +4424,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresidue method for the determination of 13 pesticides in three environmental matrices: water, sediments and fish muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance change in memory structures integrating CuTCNQ nanowires grown on dedicated HfO2 switching layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fratta</w:t>
+                <w:t xml:space="preserve">Ch. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Baudot</w:t>
+                <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Wiest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+                <w:t xml:space="preserve">R. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demolliens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.06.023⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616328v1</w:t>
+                <w:t xml:space="preserve">hal-02266382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresidue method to quantify pesticides in fish muscle by QuEChERS-based extraction and LC-MS/MS</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and hydroxylated metabolites in the muscle tissue of Eurasian perch (Perca fluviatilis) through dietary exposure during a 56-day period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grandclaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-4945-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (10), pp.1489-1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00616317v1</w:t>
+                <w:t xml:space="preserve">hal-02650343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance change in memory structures integrating CuTCNQ nanowires grown on dedicated HfO2 switching layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Deleruyelle</w:t>
+                <w:t xml:space="preserve">Multiresidue method for the determination of 13 pesticides in three environmental matrices: water, sediments and fish muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Müller</w:t>
+                <w:t xml:space="preserve">Cédric Fratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demolliens</w:t>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (1), pp.168-174. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (3), pp.1500-1507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266382v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and hydroxylated metabolites in the muscle tissue of Eurasian perch (Perca fluviatilis) through dietary exposure during a 56-day period</w:t>
+                <w:t xml:space="preserve">Multiresidue method to quantify pesticides in fish muscle by QuEChERS-based extraction and LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (7), pp.2185-2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-4945-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.04.037⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650343v1</w:t>
+                <w:t xml:space="preserve">hal-00616317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of PAHs and their hydroxylated metabolites in common carp (Cyprinus Carpio Linnaeus 1758) in controlled environment</w:t>
               </w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5287,64 +5287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 262 (1), pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5416,64 +5416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (3), pp.221-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5545,247 +5545,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination must make strength: a workflow to design new fish polycultures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694316v1</w:t>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination must make strength: a workflow to design new fish polycultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">AQUA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+                <w:t xml:space="preserve">hal-04694316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
@@ -5810,857 +5810,857 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138946v1</w:t>
+                <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
+                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797414v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850970v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésabel Laithier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
+              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139037v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Ledore</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nahon</w:t>
+                <w:t xml:space="preserve">Juliet Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317168v1</w:t>
+                <w:t xml:space="preserve">hal-03003259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Avon</w:t>
+                <w:t xml:space="preserve">Yannick Ledore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003259v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock and Agroecology: redesigning animal production systems in the 21st century</w:t>
               </w:r>
@@ -6886,398 +6886,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux voies complémentaires pour les systèmes d’élevage de demain. Applications potentielles aux systèmes cunicoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. pp.121-131</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198227v1</w:t>
+                <w:t xml:space="preserve">hal-01506389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing diversity in livestock farming system to strengthen their resilience: a review of evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux voies complémentaires pour les systèmes d’élevage de demain. Applications potentielles aux systèmes cunicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595674v1</w:t>
+                <w:t xml:space="preserve">hal-01198227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Enhancing diversity in livestock farming system to strengthen their resilience: a review of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506389v1</w:t>
+                <w:t xml:space="preserve">hal-01595674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agro-écologie appliquée aux systèmes de production animale</w:t>
               </w:r>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7378,804 +7378,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the interactions between fish ponds and watershed management : impact on the safety of the produced fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de méthodologies d’analyse multi-résidus de traces et ultra-traces de contaminants organiques dans des matrices biotiques de type poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France. n.p</w:t>
+              <w:t xml:space="preserve">8. Congrès Francophone de l'AFSEP sur les Sciences Séparatives et les Couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816118v1</w:t>
+                <w:t xml:space="preserve">hal-02813503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression pesticide sur le bassin versant et qualité des poissons issus de la pisciculture extensive en étang : un arbitrage nécessaire ?</w:t>
+                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Zone Atelier Moselle. ZAM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Champenoux, France. 17 p</w:t>
+              <w:t xml:space="preserve">19. Annual Meeting of SETAC Europe. Protecting ecosystem health: Facing the challenge of a globally changing environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822311v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
+                <w:t xml:space="preserve">Evaluation of the interactions between fish ponds and watershed management : impact on the safety of the produced fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th SETAC Europe Annual Meeting (SETAC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">10. European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510190v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyculture extensive d’étang en Lorraine : état de contamination en composés organochlorés</w:t>
+                <w:t xml:space="preserve">Pression pesticide sur le bassin versant et qualité des poissons issus de la pisciculture extensive en étang : un arbitrage nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de l'ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées de la Zone Atelier Moselle. ZAM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Champenoux, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822740v1</w:t>
+                <w:t xml:space="preserve">hal-02822311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant et étang : de l’exploitation de l’un naissent les contraintes de l’autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">19th SETAC Europe Annual Meeting (SETAC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824009v1</w:t>
+                <w:t xml:space="preserve">hal-00510190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodologies d’analyse multi-résidus de traces et ultra-traces de contaminants organiques dans des matrices biotiques de type poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La polyculture extensive d’étang en Lorraine : état de contamination en composés organochlorés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès Francophone de l'AFSEP sur les Sciences Séparatives et les Couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres de l'ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813503v1</w:t>
+                <w:t xml:space="preserve">hal-02822740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bassin versant et étang : de l’exploitation de l’un naissent les contraintes de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Annual Meeting of SETAC Europe. Protecting ecosystem health: Facing the challenge of a globally changing environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. n.p</w:t>
+              <w:t xml:space="preserve">2. Journées de Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814134v1</w:t>
+                <w:t xml:space="preserve">hal-02824009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of pahs by trophic way to eurasian perch Perca fluviatilis in controlled environment</w:t>
               </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percid Fish Culture : from research to production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8263,243 +8263,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reared perch v. wild perch - first results about organoleptical and technological quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+                <w:t xml:space="preserve">Lipides et acides gras dans différents tissus chez Perca fluviatilis L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Vandoeuvre-Lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760394v1</w:t>
+                <w:t xml:space="preserve">hal-02759172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides et acides gras dans différents tissus chez Perca fluviatilis L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Peter</w:t>
+                <w:t xml:space="preserve">Reared perch v. wild perch - first results about organoleptical and technological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun Bellut</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Vandoeuvre-Lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759172v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8798,51 +8798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
@@ -8910,51 +8910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9285,51 +9285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Dziurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9412,51 +9412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9505,264 +9505,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étang piscicole : milieu aquatique, système de production et peut-être outil de remédiation</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Laurent Touchart; Pascal Bartout; Olga Motchalova. </w:t>
+                <w:t xml:space="preserve">Concept and Determinism of Quality in Percid Fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Kestemont; Konrad Dabrowski; Robert C. Summerfelt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux comprendre les étangs : expériences nationales et internationales : du Berry Limousin à l'Europe orientale : ouvrage bilingue, français-russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions les Monédières, pp.287-306, 2015, 978-2-36340-117-5</w:t>
+              <w:t xml:space="preserve">Biology and Culture of Percid Fishes : Principles and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.843-864, 2015, 9789401772273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955903v1</w:t>
+                <w:t xml:space="preserve">hal-01955945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and Determinism of Quality in Percid Fishes</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Patrick Kestemont; Konrad Dabrowski; Robert C. Summerfelt. </w:t>
+                <w:t xml:space="preserve">L'étang piscicole : milieu aquatique, système de production et peut-être outil de remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Touchart; Pascal Bartout; Olga Motchalova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Culture of Percid Fishes : Principles and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.843-864, 2015, 9789401772273</w:t>
+              <w:t xml:space="preserve">Mieux comprendre les étangs : expériences nationales et internationales : du Berry Limousin à l'Europe orientale : ouvrage bilingue, français-russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions les Monédières, pp.287-306, 2015, 978-2-36340-117-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955945v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9793,51 +9793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser des poissons de la faune sauvage en recherche : quelles implications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9881,271 +9881,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation des poissons, mollusques et crustacés : aspects nutritionnels et sanitaires pour l'homme</w:t>
               </w:r>
@@ -10713,51 +10713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22228" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Personne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4098-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-012-9754-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFRKF14R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fratta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.06.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4Q6SC8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4945-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VS1F4V2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.10.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZL3ZT6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grandclaudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.04.037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406631003756187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2KPMKFX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5091-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0HT7SSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun Bellut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814134v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955945v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05098869v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098896v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Personne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4098-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-012-9754-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFRKF14R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZL3ZT6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grandclaudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.04.037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616328v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fratta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.06.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4Q6SC8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4945-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VS1F4V2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406631003756187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2KPMKFX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5091-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0HT7SSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun Bellut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822311v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824009v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05098869v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098896v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>