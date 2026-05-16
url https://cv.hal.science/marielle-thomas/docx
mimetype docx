--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -118,51 +118,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -201,346 +201,346 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger together: A workflow to design new fish polycultures</w:t>
               </w:r>
@@ -792,408 +792,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the best match : a ranking procedure of fish species combinations for polyculture development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All species matter: Comprehensive analysis of polyculture consequences on pikeperch (Sander lucioperca), sterlet (Acipenser ruthenus) and tench (Tinca tinca) in recirculated aquaculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellya Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pasquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed El Manfaloti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12091315⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 559, pp.738438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126384v1</w:t>
+                <w:t xml:space="preserve">hal-04157833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment in a Fish Polyculture: Does it Affect Fish Behaviour and Development of Only One Species or Both?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the best match : a ranking procedure of fish species combinations for polyculture development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12073674⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12091315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673470v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All species matter: Comprehensive analysis of polyculture consequences on pikeperch (Sander lucioperca), sterlet (Acipenser ruthenus) and tench (Tinca tinca) in recirculated aquaculture system</w:t>
+                <w:t xml:space="preserve">Enrichment in a Fish Polyculture: Does it Affect Fish Behaviour and Development of Only One Species or Both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fleck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jean-Gabriel Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ledoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 559, pp.738438. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12073674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157833v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaDesign: A tool to assist aquaculture production design based on abiotic requirements of animal species</w:t>
               </w:r>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellya Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When more is more: taking advantage of species diversity to move towards sustainable aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,628 +1981,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Waterborne Gallic and Pelargonic Acid Exposures on Biochemical and Reproductive Parameters in the Zebrafish (Danio rerio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Techer</w:t>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Milla</w:t>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Viot</w:t>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.22228⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575773v1</w:t>
+                <w:t xml:space="preserve">hal-01595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boiteux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626455v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (13), pp.7658-7666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595243v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Four</w:t>
+                <w:t xml:space="preserve">Influence of Waterborne Gallic and Pelargonic Acid Exposures on Biochemical and Reproductive Parameters in the Zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.227-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.22228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317639v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelopathic potential and ecotoxicity evaluation of gallic and nonanoic acids to prevent cyanobacterial growth in lentic systems: A preliminary mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2649,51 +2649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of barrage fish ponds for the mitigation of pesticide pollution in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrage fishponds: Reduction of pesticide concentration peaks and associated risk of adverse ecological effects in headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,90 +2917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute toxicity and sublethal effects of gallic and pelargonic acids on the zebrafish Danio rerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and Bioaccumulation of Sediment-Bound Polychlorinated Biphenyls to Carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,737 +3442,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
+                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France. Part II: residues of 13 pesticides in water, sediments, edible fish and their relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1167-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860781v1</w:t>
+                <w:t xml:space="preserve">hal-00798623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalasic activity in fish liver: improvement of the UV to visible analytic method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Paris-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Biagianti-Risbourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (4), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-012-9754-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561650v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalasic activity in fish liver: improvement of the UV to visible analytic method.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-012-9754-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576096v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France. Part II: residues of 13 pesticides in water, sediments, edible fish and their relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1167-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.1028-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00798623v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.530-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112002418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine pesticides and polychlorinated biphenyls in sediments and fish from freshwater cultured fish ponds in different agricultural contexts in north-eastern France</w:t>
               </w:r>
@@ -4197,51 +4197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4327,51 +4327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,595 +4424,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance change in memory structures integrating CuTCNQ nanowires grown on dedicated HfO2 switching layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiresidue method for the determination of 13 pesticides in three environmental matrices: water, sediments and fish muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Muller</w:t>
+                <w:t xml:space="preserve">Cédric Fratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Deleruyelle</w:t>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Demolliens</w:t>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (3), pp.1500-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266382v1</w:t>
+                <w:t xml:space="preserve">hal-00616328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and hydroxylated metabolites in the muscle tissue of Eurasian perch (Perca fluviatilis) through dietary exposure during a 56-day period</w:t>
+                <w:t xml:space="preserve">Multiresidue method to quantify pesticides in fish muscle by QuEChERS-based extraction and LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.04.037⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (7), pp.2185-2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-4945-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresidue method for the determination of 13 pesticides in three environmental matrices: water, sediments and fish muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+                <w:t xml:space="preserve">Resistance change in memory structures integrating CuTCNQ nanowires grown on dedicated HfO2 switching layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fratta</w:t>
+                <w:t xml:space="preserve">R. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Baudot</w:t>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Wiest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+                <w:t xml:space="preserve">A. Demolliens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (3), pp.1500-1507. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.168-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616328v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresidue method to quantify pesticides in fish muscle by QuEChERS-based extraction and LC-MS/MS</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and hydroxylated metabolites in the muscle tissue of Eurasian perch (Perca fluviatilis) through dietary exposure during a 56-day period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grandclaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-4945-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (10), pp.1489-1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616317v1</w:t>
+                <w:t xml:space="preserve">hal-02650343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of PAHs and their hydroxylated metabolites in common carp (Cyprinus Carpio Linnaeus 1758) in controlled environment</w:t>
               </w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5287,64 +5287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 262 (1), pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5416,64 +5416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (3), pp.221-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5590,107 +5590,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination must make strength: a workflow to design new fish polycultures</w:t>
               </w:r>
@@ -5810,248 +5810,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139037v1</w:t>
+                <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6060,357 +6060,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797414v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850970v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t>
               </w:r>
@@ -6534,51 +6534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ledore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,398 +6886,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+                <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux voies complémentaires pour les systèmes d’élevage de demain. Applications potentielles aux systèmes cunicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506389v1</w:t>
+                <w:t xml:space="preserve">hal-01198227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux voies complémentaires pour les systèmes d’élevage de demain. Applications potentielles aux systèmes cunicoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Enhancing diversity in livestock farming system to strengthen their resilience: a review of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. pp.121-131</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198227v1</w:t>
+                <w:t xml:space="preserve">hal-01595674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing diversity in livestock farming system to strengthen their resilience: a review of evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595674v1</w:t>
+                <w:t xml:space="preserve">hal-01506389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agro-écologie appliquée aux systèmes de production animale</w:t>
               </w:r>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7378,804 +7378,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodologies d’analyse multi-résidus de traces et ultra-traces de contaminants organiques dans des matrices biotiques de type poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the interactions between fish ponds and watershed management : impact on the safety of the produced fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès Francophone de l'AFSEP sur les Sciences Séparatives et les Couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">10. European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813503v1</w:t>
+                <w:t xml:space="preserve">hal-02816118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
+                <w:t xml:space="preserve">Pression pesticide sur le bassin versant et qualité des poissons issus de la pisciculture extensive en étang : un arbitrage nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Annual Meeting of SETAC Europe. Protecting ecosystem health: Facing the challenge of a globally changing environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. n.p</w:t>
+              <w:t xml:space="preserve">Journées de la Zone Atelier Moselle. ZAM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Champenoux, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814134v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the interactions between fish ponds and watershed management : impact on the safety of the produced fish</w:t>
+                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun Bellut</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France. n.p</w:t>
+              <w:t xml:space="preserve">19th SETAC Europe Annual Meeting (SETAC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816118v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression pesticide sur le bassin versant et qualité des poissons issus de la pisciculture extensive en étang : un arbitrage nécessaire ?</w:t>
+                <w:t xml:space="preserve">La polyculture extensive d’étang en Lorraine : état de contamination en composés organochlorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Zone Atelier Moselle. ZAM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Champenoux, France. 17 p</w:t>
+              <w:t xml:space="preserve">4. Rencontres de l'ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822311v1</w:t>
+                <w:t xml:space="preserve">hal-02822740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bassin versant et étang : de l’exploitation de l’un naissent les contraintes de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th SETAC Europe Annual Meeting (SETAC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">2. Journées de Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510190v1</w:t>
+                <w:t xml:space="preserve">hal-02824009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyculture extensive d’étang en Lorraine : état de contamination en composés organochlorés</w:t>
+                <w:t xml:space="preserve">How the management of the watershed upstream of the fish ponds can affect the safety of the fish produced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de l'ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">19. Annual Meeting of SETAC Europe. Protecting ecosystem health: Facing the challenge of a globally changing environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822740v1</w:t>
+                <w:t xml:space="preserve">hal-02814134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant et étang : de l’exploitation de l’un naissent les contraintes de l’autre</w:t>
+                <w:t xml:space="preserve">Développement de méthodologies d’analyse multi-résidus de traces et ultra-traces de contaminants organiques dans des matrices biotiques de type poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">8. Congrès Francophone de l'AFSEP sur les Sciences Séparatives et les Couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824009v1</w:t>
+                <w:t xml:space="preserve">hal-02813503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of pahs by trophic way to eurasian perch Perca fluviatilis in controlled environment</w:t>
               </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percid Fish Culture : from research to production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8263,243 +8263,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides et acides gras dans différents tissus chez Perca fluviatilis L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Peter</w:t>
+                <w:t xml:space="preserve">Reared perch v. wild perch - first results about organoleptical and technological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun Bellut</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Vandoeuvre-Lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759172v1</w:t>
+                <w:t xml:space="preserve">hal-02760394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reared perch v. wild perch - first results about organoleptical and technological quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+                <w:t xml:space="preserve">Lipides et acides gras dans différents tissus chez Perca fluviatilis L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun Bellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Vandoeuvre-Lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760394v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8511,256 +8511,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico model to predict compatibility in fish polyculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gathering to serve: TOFF, a database on fish functional traits to promote the development of fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lévy</w:t>
+                <w:t xml:space="preserve">Florent Petronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694381v1</w:t>
+                <w:t xml:space="preserve">hal-04694366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering to serve: TOFF, a database on fish functional traits to promote the development of fish farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico model to predict compatibility in fish polyculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694366v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
               </w:r>
@@ -8798,51 +8798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
@@ -8910,51 +8910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9285,51 +9285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Dziurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9412,51 +9412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9505,264 +9505,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and Determinism of Quality in Percid Fishes</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Patrick Kestemont; Konrad Dabrowski; Robert C. Summerfelt. </w:t>
+                <w:t xml:space="preserve">L'étang piscicole : milieu aquatique, système de production et peut-être outil de remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Touchart; Pascal Bartout; Olga Motchalova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Culture of Percid Fishes : Principles and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.843-864, 2015, 9789401772273</w:t>
+              <w:t xml:space="preserve">Mieux comprendre les étangs : expériences nationales et internationales : du Berry Limousin à l'Europe orientale : ouvrage bilingue, français-russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions les Monédières, pp.287-306, 2015, 978-2-36340-117-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955945v1</w:t>
+                <w:t xml:space="preserve">hal-01955903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étang piscicole : milieu aquatique, système de production et peut-être outil de remédiation</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Laurent Touchart; Pascal Bartout; Olga Motchalova. </w:t>
+                <w:t xml:space="preserve">Concept and Determinism of Quality in Percid Fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Kestemont; Konrad Dabrowski; Robert C. Summerfelt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux comprendre les étangs : expériences nationales et internationales : du Berry Limousin à l'Europe orientale : ouvrage bilingue, français-russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions les Monédières, pp.287-306, 2015, 978-2-36340-117-5</w:t>
+              <w:t xml:space="preserve">Biology and Culture of Percid Fishes : Principles and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.843-864, 2015, 9789401772273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955903v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9793,51 +9793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser des poissons de la faune sauvage en recherche : quelles implications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9881,271 +9881,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation des poissons, mollusques et crustacés : aspects nutritionnels et sanitaires pour l'homme</w:t>
               </w:r>
@@ -10713,51 +10713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Personne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4098-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-012-9754-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFRKF14R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZL3ZT6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grandclaudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.04.037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616328v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fratta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.06.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4Q6SC8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4945-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VS1F4V2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406631003756187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2KPMKFX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5091-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0HT7SSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun Bellut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822311v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824009v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05098869v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098896v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Viot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22228" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Personne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4098-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris-Palacios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti-Risbourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-012-9754-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFRKF14R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fratta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.06.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX4Q6SC8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4945-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VS1F4V2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demolliens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.10.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZL3ZT6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grandclaudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.04.037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406631003756187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2KPMKFX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5091-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0HT7SSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun Bellut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759172v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955945v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05098869v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098896v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>