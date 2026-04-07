--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -135,1420 +135,1632 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuHH: A Neuromorphic-Inspired Hyper-Heuristic Framework for Solving the Capacitated Single-Allocation p-Hub Location Routing Problem</w:t>
+                <w:t xml:space="preserve">Simulation-based Evaluation of the Impact of using Blockchain for Traceability in an Industry 4.0 Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Danach</w:t>
+                <w:t xml:space="preserve">Valentin Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Harb</w:t>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaan Amine</w:t>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.61. </w:t>
+              <w:t xml:space="preserve">Blockchain: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vehicles7020061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcra.2026.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129220v1</w:t>
+                <w:t xml:space="preserve">hal-05557196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Metaheuristic Approach for Home Healthcare Optimization Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuHH: A Neuromorphic-Inspired Hyper-Heuristic Framework for Solving the Capacitated Single-Allocation p-Hub Location Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Danach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/csse.2023.029058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vehicles7020061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162673v1</w:t>
+                <w:t xml:space="preserve">hal-05129220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning-Based Metaheuristic Approach for Home Healthcare Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/csse.2023.029058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-objective evolutionary approach based on K-means clustering for home health care routing and scheduling problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.119035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Network Data Complexity on Machine Learning Performance for Real-Time Iot Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Huante</w:t>
+                <w:t xml:space="preserve">Compound Knowledge Hyper-Heuristic for Large-Scale Network Design Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Danach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomana Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291410v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Operating Room Scheduling for Pediatric Surgery: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+                <w:t xml:space="preserve">Impact of Network Data Complexity on Machine Learning Performance for Real-Time Iot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Al Lail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Huante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC_ASET65966.2025.11232336⟩</w:t>
+              <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434673v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone-Based Delivery in Logistics: Interdisciplinary Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Operating Room Scheduling for Pediatric Surgery: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Nyakam Nya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321813⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Hammamet (Tunisie), Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC_ASET65966.2025.11232336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460065v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced RF-based 3D UAV Outdoor Geolocation: from Trilateration to Machine Learning Approaches</w:t>
+                <w:t xml:space="preserve">Drone-Based Delivery in Logistics: Interdisciplinary Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valeria Loscri</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Nyakam Nya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551331⟩</w:t>
+              <w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, France. pp.823-828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552689v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
+                <w:t xml:space="preserve">Enhanced RF-based 3D UAV Outdoor Geolocation: from Trilateration to Machine Learning Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tunis, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444719v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446650v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
+                <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444818v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des Ressources Humaines en Hospitalisation à Domicile</w:t>
+                <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198144v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Planification des Ressources Humaines en Hospitalisation à Domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NEW OPTIMISATION MODEL FOR OPERATING ROOM SCHEDULING : A CASE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Simulation &amp; Modelling Conf., ESM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAAS CNRS, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1558,574 +1770,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Multi-Objective Evolutionary Approach for Home HealthCare Optimization Problem under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10150863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Evolutionary Algorithm for Home Health Care Routing and Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1592-1596, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New MIP Model and Machine Learning Approach for Home Health Care: Optimization of Cancer Treatment Process by Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-7, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New MIP Model and Machine Learning Approach for Home Health Care: Optimization of Cancer Treatment Process by Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 5th International Conference on Logistics Operations Management (GOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-7, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion detection based on genetic fuzzy classification system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Jemili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-8, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2193,51 +2405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F96F2C3"/>
+    <w:nsid w:val="C93BB32D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2424,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariem-belhor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2254-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05129220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles7020061" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05291410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Lail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nyakam Nya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03198144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945690" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariem-belhor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2254-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2026.100477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05129220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles7020061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al Haj Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05291410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Lail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nyakam Nya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03198144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>