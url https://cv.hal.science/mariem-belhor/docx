--- v1 (2026-04-07)
+++ v2 (2026-05-28)
@@ -94,1673 +94,1798 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2254-2447</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=evaXax4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based Evaluation of the Impact of using Blockchain for Traceability in an Industry 4.0 Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, In press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcra.2026.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuHH: A Neuromorphic-Inspired Hyper-Heuristic Framework for Solving the Capacitated Single-Allocation p-Hub Location Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new heuristic algorithm for resource-constrained operating room scheduling problem: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Harb</w:t>
+                <w:t xml:space="preserve">Adnen El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaan Amine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariem Belhor</w:t>
+                <w:t xml:space="preserve">Lilia El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.61. </w:t>
+              <w:t xml:space="preserve">Ain Shams Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (6), pp.104108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vehicles7020061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asej.2026.104108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129220v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Metaheuristic Approach for Home Healthcare Optimization Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NeuHH: A Neuromorphic-Inspired Hyper-Heuristic Framework for Solving the Capacitated Single-Allocation p-Hub Location Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Danach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/csse.2023.029058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vehicles7020061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162673v1</w:t>
+                <w:t xml:space="preserve">hal-05129220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective evolutionary approach based on K-means clustering for home health care routing and scheduling problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.119035. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning-Based Metaheuristic Approach for Home Healthcare Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119035⟩</w:t>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran鏾is Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/csse.2023.029058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162666v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Knowledge Hyper-Heuristic for Large-Scale Network Design Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Danach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomana Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Network Data Complexity on Machine Learning Performance for Real-Time Iot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Al Lail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Huante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 28th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISORC65339.2025.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Operating Room Scheduling for Pediatric Surgery: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Hammamet (Tunisie), Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC_ASET65966.2025.11232336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone-Based Delivery in Logistics: Interdisciplinary Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Nyakam Nya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, France. pp.823-828, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced RF-based 3D UAV Outdoor Geolocation: from Trilateration to Machine Learning Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Loscri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tunis, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Optimization Approach for Home Health Care Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athène, Greece. https://euro2021.euro-online.org/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiObjective Optimization Approach under uncertainty for Workforce Routing and Scheduling Problem in Home Health Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Metaheuristics and Nature Inspired Computing, META2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marrakech (Morocco), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification des Ressources Humaines en Hospitalisation à Domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondès Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW OPTIMISATION MODEL FOR OPERATING ROOM SCHEDULING : A CASE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Naït-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Simulation &amp; Modelling Conf., ESM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAAS CNRS, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1770,574 +1895,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Multi-Objective Evolutionary Approach for Home HealthCare Optimization Problem under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC_ASET58101.2023.10150863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective Evolutionary Algorithm for Home Health Care Routing and Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1592-1596, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New MIP Model and Machine Learning Approach for Home Health Care: Optimization of Cancer Treatment Process by Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-7, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New MIP Model and Machine Learning Approach for Home Health Care: Optimization of Cancer Treatment Process by Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 5th International Conference on Logistics Operations Management (GOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-7, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion detection based on genetic fuzzy classification system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Belhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Jemili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-8, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2405,51 +2530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C93BB32D"/>
+    <w:nsid w:val="FF9848A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariem-belhor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2254-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2026.100477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05129220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles7020061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al Haj Hassan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05291410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Lail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nyakam Nya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03198144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariem-belhor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2254-2447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=evaXax4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sondi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2026.100477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2026.104108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05129220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Danach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles7020061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El-Amraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#37886;is Delmotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2023.029058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomana Al Haj Hassan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05291410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Lail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC65339.2025.00042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET65966.2025.11232336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nyakam Nya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321813" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delmotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03198144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Na&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ASET58101.2023.10150863" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803935" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Jemai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jemili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945690" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>