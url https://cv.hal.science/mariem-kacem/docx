--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -459,261 +459,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and Modeling Study of Multiphase Extraction at the Laboratory Pilot Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressibility behavior of conditioned sandy clay considering the physical degradation of foam: tunneling issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mœz Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Alassaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Besançon</w:t>
+                <w:t xml:space="preserve">Mehrez Jamei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.316-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JOEEDU.EEENG-7113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46873/2300-3960.1397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139265v1</w:t>
+                <w:t xml:space="preserve">hal-04360902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility behavior of conditioned sandy clay considering the physical degradation of foam: tunneling issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentation and Modeling Study of Multiphase Extraction at the Laboratory Pilot Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mœz Selmi</w:t>
+                <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Alassaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariem Kacem</w:t>
+                <w:t xml:space="preserve">Amin Laafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Jamei</w:t>
+                <w:t xml:space="preserve">Céline Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (4), pp.316-331. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46873/2300-3960.1397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JOEEDU.EEENG-7113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360902v1</w:t>
+                <w:t xml:space="preserve">hal-04139265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of wastewater from Azilal (Morocco) using microalgae: comparing indoor and outdoor cultures and biomass harvesting by coagulation-flocculation</w:t>
               </w:r>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of two-phase extraction on laboratory pilot scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Laafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Jamei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Jamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1684,235 +1684,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la vitesse d’écoulement sur la dynamique de transport des microparticules dans des lits de sable et de gravier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zyed Mesticou</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling of Shear Mechanical Behavior of Soil Conditioned With Foaming Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Jamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.2616-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35940/ijitee.K1912.0981119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159215v1</w:t>
+                <w:t xml:space="preserve">hal-03347584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling of Shear Mechanical Behavior of Soil Conditioned With Foaming Agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Selmi</w:t>
+                <w:t xml:space="preserve">Effet de la vitesse d’écoulement sur la dynamique de transport des microparticules dans des lits de sable et de gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zyed Mesticou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (11), pp.2616-2622. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°79 - N° Spécial, Congrès Sites Sols Pollués, mars 2019, pp.49-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35940/ijitee.K1912.0981119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.4030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347584v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Flow Model for NAPL Infiltration in Both the Unsaturated and Saturated Zones</w:t>
               </w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Esrael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boeije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145 (11), pp.04019072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2054,51 +2054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Jamei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°80 - N° Spécial bis, Congrès Sites et Sols, juillet 2019, pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2145,77 +2145,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions aux limites pour le modèle du drainage de sables en une et deux dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Esrael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Laafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°80 - N° Spécial bis, Congrès Sites et Sols, juillet 2019, pp.23-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Model for Multiphase Extraction Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (6), pp.04018040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2568,235 +2568,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF DISPERSION COEFFICIENT ON NAPL/GAS MASS TRANSFER COEFFICIENT DETERMINATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daoud Esrael</w:t>
+                <w:t xml:space="preserve">Modelling mass transfer during venting/soil vapour extraction: Non-aqueous phase liquid/gas mass transfer coefficient estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esrael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EQA -International Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6092/issn.2281-4485/6422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138822v1</w:t>
+                <w:t xml:space="preserve">hal-03347617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mass transfer during venting/soil vapour extraction: Non-aqueous phase liquid/gas mass transfer coefficient estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kacem</w:t>
+                <w:t xml:space="preserve">EFFECT OF DISPERSION COEFFICIENT ON NAPL/GAS MASS TRANSFER COEFFICIENT DETERMINATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Esrael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 202, pp.70-79. </w:t>
+              <w:t xml:space="preserve">EQA -International Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6092/issn.2281-4485/6422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347617v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polluted soil leaching: unsaturated conditions and flow rate effects</w:t>
               </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyed Mesticou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Esrael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.209-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Esrael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3133,51 +3133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Effects of Flow Velocity and Ionic Strength on the Clogging of a Saturated Porous Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyed Mesticou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ionic Strength and Flow Rate on Silt Particle Deposition and Release in Saturated Porous Medium: Experiment and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyed Mesticou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF UNSATURATED HYDRAULIC PROPERTIES USING DRAINAGE GRAVITY TEST AND PARTICLE SWARM OPTIMIZATION ALGORITHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Lazrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Dubujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esrael Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacem Mariem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (5), pp.461-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3717,51 +3717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Properties of Lavoux Limestone at Various Stages of CO2-Like Acid-Rock Alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Radilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,248 +3815,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture by adsorption on activated carbons using pressure modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Pellerano</w:t>
+                <w:t xml:space="preserve">Textural characterization of media composed of compacted pieces of cardboard and polyethylene using a gas tracer method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.085⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (2), p.660-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347646v1</w:t>
+                <w:t xml:space="preserve">hal-01845397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural characterization of media composed of compacted pieces of cardboard and polyethylene using a gas tracer method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 capture by adsorption on activated carbons using pressure modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (2), p.660-667. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.647-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845397v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4185,239 +4185,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'effet d'un agent tensio-actif sur la perméabilité et la rétention d'eau dans un sol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubujet</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de l'extraction multiphasique (MPE) à l'échelle pilote de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Laafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacem Mariem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes rencontres universitaires du génie civil de l’AUGC: RUGC2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138552v1</w:t>
+                <w:t xml:space="preserve">hal-03376538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'extraction multiphasique (MPE) à l'échelle pilote de laboratoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Benadda</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'effet d'un agent tensio-actif sur la perméabilité et la rétention d'eau dans un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Jamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36èmes rencontres universitaires du génie civil de l’AUGC: RUGC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Étienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.36.1.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376538v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPORTEMENT DES SOLS EXCAVES PAR TUNNELIER A PRESSION DE TERRE ET TRAITES PAR ADDITIFS SOIL BEHAVIOUR EXCAVATED BY EPBM TREATED WITH ADDITIVES</w:t>
               </w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyed Mesticou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,51 +4666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception optimale d'un dispositif déterminant des propriétés de texture d'un solide poreux par méthode inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,51 +4856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des propriétés structurales d'un solide poreux hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4970,51 +4970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceeding: 2 èmes Rencontres Scientifiques : Workshop Réhabilitation et valorisation des sites et sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Ali-Toudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5103,51 +5103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Boudouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Environmental Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.88-120, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Boudouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Environmental Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5766,51 +5766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A621A8D1"/>
+    <w:nsid w:val="EF602AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5997,51 +5997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariem-kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-7351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112588727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197206299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140189694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Ohri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202300471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Leo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataur Rahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622515.2024.2377799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besan&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JOEEDU.EEENG-7113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#339;z Selmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Alassaf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46873/2300-3960.1397" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Amri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Elkacmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hasib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-023-03580-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Kacem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04897-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem-Boureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Aissaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Mgaidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2022.2145267" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elkacmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim El Assad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Kissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhanim Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parron Vera Miguel Angel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubio Cintas Maria Dolores" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/cej-2021-03091742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mahmoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Selmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04598-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyed Mesticou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.K1912.0981119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Esrael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boeije" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001378" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Aissaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2017.1339667" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2281-4485/6422" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esrael" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2017.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Mathlouthi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18393/ejss.286629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40095-017-0238-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Boudouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0644-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.04.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0285-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lazrag" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dubujet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Sghaier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellagi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v16.i11.50" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrael Daoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Mariem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201100246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNNP8MG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01937552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lombard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Esslimani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.23" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.29" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Limaiem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mesticou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499513v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Olejniczak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016261-00088" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016261" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65497-3_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04643326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PERP0741" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariem-kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-7351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112588727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197206299" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140189694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Mishra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Ohri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.202300471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Leo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataur Rahman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622515.2024.2377799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#339;z Selmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Alassaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46873/2300-3960.1397" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benadda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besan&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JOEEDU.EEENG-7113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Amri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Elkacmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benadda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hasib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-023-03580-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Kacem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04897-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem-Boureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Aissaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Mgaidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2022.2145267" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Esslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elkacmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim El Assad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Kissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhanim Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parron Vera Miguel Angel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubio Cintas Maria Dolores" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/cej-2021-03091742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mahmoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Selmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04598-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.K1912.0981119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyed Mesticou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Esrael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boeije" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001378" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Aissaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2017.1339667" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esrael" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2017.05.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2281-4485/6422" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Mathlouthi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18393/ejss.286629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40095-017-0238-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Boudouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0644-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pellerano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.04.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0285-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lazrag" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dubujet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Sghaier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellagi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v16.i11.50" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrael Daoud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Mariem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201100246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNNP8MG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01937552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lombard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Esslimani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.23" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.29" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Limaiem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mesticou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499513v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Olejniczak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016261-00088" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016261" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65497-3_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.4042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04643326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PERP0741" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>