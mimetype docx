--- v0 (2026-03-19)
+++ v1 (2026-04-18)
@@ -66,3569 +66,4244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controverse autour de la légalisation de l’avortement au Sénégal : Comment s’opposer au Protocole “africain” de Maputo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1, pp.63-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homosexualité en procès au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 21 (1), pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.021.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Génération crash test » : les doctorants face au RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 100 (3), pp.193-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.100.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème. Penser l’anti-genre en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Awondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marième N’Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Politique africaine, n° 168 (4), pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.168.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier l’anti-genre en Afrique : un phénomène social orphelin d’un concept, vraiment ? Entretien avec Patrick Awondo, Rose Ndengue, Fatou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Politique africaine, n° 168 (4), pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.168.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes au coeur des processus de réformes juridiques dans les Afriques musulmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242, pp.265-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.34129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women at the forefront of Legal Reform Processes in Muslim Africas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 242 (2), pp.265-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.34129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre le droit au sérieux. Pour un autre regard sur l’État, l’action publique (et le développement) en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Andreetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série, pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.1309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment saisir la production du genre par le droit ? Réflexions à partir d’une triangulation de données qualitatives sur les juridictions familiale et pénale à Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Sociological Methodology/Bulletin de Méthodologie Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une affaire de succès et d’échec ? Comprendre les trajectoires de réforme du statut juridique des femmes au Maroc et au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vairel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.211.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte pour la légalisation de l’avortement au Sénégal Redéfinition des discours et pratiques militantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (242), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.34209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Andreetta. « Saisir l’État ». Les conflits d’héritage, la justice et la place du droit à Cotonou . Louvain-la-Neuve, Academia-L’Harmattan, 2018, 369 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 100 (3), pp.193-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.100.0193⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.093.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Cîrstocea, Delphine Lacombe, Élisabeth Marteu (dir.) La globalisation du genre. Mobilisations, cadres d’actions, savoirs Rennes, Presses universitaires de Rennes, 2018, 290 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.34129⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.082.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au croisement des inégalités de genre et de classe : les défis de la justice familiale au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Justice familiale et inégalités sociales, 1 (95), pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Shoneyin, Baba Segi, ses épouses, leurs secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321820v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Sociological Methodology/Bulletin de Méthodologie Sociologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.261.0260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la Moudawana: Une révolution? Lire la norme islamique à l’aune de sa redéfinition par l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Religion/Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimation par le droit ? Les défis du gouvernement de la famille en contexte musulman. Une comparaison Sénégal/Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.34209⟩</w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La fabrique de l’hérédité en politique, 4 (73), pp.111-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.073.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter le non-respect du droit de la famille au Sénégal. La légitimité et les capacités de l’État en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les styles judiciaires. Une analyse comparée / Désobéissance et non-respect des normes juridiques, 3 (91), pp.607-622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonder le droit de la famille au Sénégal et au Maroc : l’intérêt d’une comparaison aux frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Se coordonner ou se concurrencer Une comparaison franco-italienne des logiques, modalités et effets de la coordination partisane, 22 (3), pp.419-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.223.0419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paquin. Legal Reform and Business Contracts in Developing Economies. Trust, Culture and Law in Dakar. Londres, Ashgate, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.204-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.138.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux de sexe et production du droit de la famille au Sénégal et au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.082.0173⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'engendrement du droit 2 (57), pp.95-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.057.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement d’une mobilisation juridique dans le combat pour la cause des femmes : l’exemple de l’Association des juristes sénégalaises (AJS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/afco.261.0260⟩</w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La macroéconomie par le bas, 4 (124), pp.155-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.124.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...451 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariage et divorce en droit sénégalais : l’imbroglio normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel. La famille dans ses évolutions et révolutions : regards transversaux et comparés sur le couple.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche Société, Droit et Religions de l'Université de Sherbrooke (SoDRUS), Jun 2024, Longueil, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légalisation de l’avortement au Sénégal. Un débat confisqué par les mobilisations conservatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès national de l’AFSP, 2-4 juillet 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la famille sénégalais est-il déconnecté de la société?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit séminaire critique - Le droit vu du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Droit et Changement Social - UMR CNRS 6297; Institut Français de Pondichéry; Centre de Théorie et Analyse du Droit (UMR 7074), Mar 2023, Nantes (Université de Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commémoration du 28 septembre, journée internationale pour le droit à l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international de l'Institut du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Genre; CEMCA (Centre d’Etudes Mexicaines et Centraméricaines); IFEA (Institut français des Etudes Andines), Oct 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légalisation de l’avortement au Sénégal : un combat au nom de l’égalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaires d'homosexualité en contexte musulman (Egypte, Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire JUSTINES (justice et inégalités au prisme des sciences sociales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre stigmatisation sociale et répression pénale: l'homosexualité en procès au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiser et judiciariser les corps : genre, classe, race</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISP (institut des sciences sociales du politique), Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépénaliser l’avortement au Sénégal : une bataille politique et judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Dynamiques de genre en Afrique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imaf, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand droit et morale se confondent : La production de l’homosexualité comme catégorie déviante au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépénaliser l’avortement au Sénégal : une politique de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International des Recherches Féministes Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Nanterre, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats autour du droit de la famille au Sénégal et au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : ‘Des familles conformes ? La parenté en migration façonnée par les institutions’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS/CMH, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminer l’‘intérêt de l'enfant’ : les juges sénégalais aux prises avec différents ordres normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études: ‘Les parentalités en Afrique musulmane : repenser la famille à partir de l’intérêt de l’enfant’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Berque, Sep 2017, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les dynamiques familiales au prisme du droit. Enjeux de la production et de l'application du code de la famille au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ‘Anthropologie et histoire : dialogues et confrontations’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imaf, Nov 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersectionality and public policies : potentials and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études: ‘Les parentalités en Afrique musulmane : repenser la famille à partir de l’intérêt de l’enfant’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Berque, Sep 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer le privé et l’intime dans le cadre d’une nouvelle clôture islamique. La famille, l’avortement et l’homosexualité en débat au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et discussion du panel Intersectionnality and Public Policies : Potentials and Pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">, 2017, Singapour, Singapour</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du droit de la famille au prisme du genre. Les exemples du divorce et de la succession au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier-colloque d’hiver du Giersa, Nouvelles dynamiques familiales en Afrique, IFAN-UCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence à la charia dans le droit sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop: ‘La charia dans le droit des pays d’Afrique du Nord et de l’Ouest’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIMAR (institut néerlandais au Maroc), Dec 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du droit de la famille au prisme du genre. L’exemple du divorce et des successions (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : ‘Des familles conformes ? La parenté en migration façonnée par les institutions’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS/CMH, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ‘Nouvelles dynamiques familiales en Afrique’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIERSA et IFAN, Dec 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépénaliser l’avortement au nom de l’égalité ? Les dilemmes de la mobilisation pro légalisation au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: ‘La charia dans le droit des pays d’Afrique du Nord et de l’Ouest’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NIMAR (institut néerlandais au Maroc), Dec 2016, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque international Genre, inégalités, discriminations : ‘Agir pour l’égalité’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM GID, Université Paris-Diderot, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du droit de la famille : une comparaison Sénégal-Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Chaire d’études africaines comparées, EGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reproduction des inégalités de genre par la justice familiale. Quelle prise en charge des enfants en cas de divorce ? Analyse comparée Sénégal/Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ‘Nouvelles dynamiques familiales en Afrique’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIERSA et IFAN, Dec 2016, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Congrès international des recherches féministes dans la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité et laïcité…exception faite de la sphère privée ? Les discriminations juridiques à l’encontre des femmes au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Genre, inégalités, discriminations : ‘Agir pour l’égalité’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIM GID, Université Paris-Diderot, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ‘MinoriséE et droit’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM (département de sociologie), Jan 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique du droit de la famille au Sénégal. L’État face au défi du pluralisme normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international des recherches féministes dans la Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the struggle for women’s rights in light of the Islamic movements’ rise. The example of the Association of Senegalese Women Lawyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ‘MinoriséE et droit’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM (département de sociologie), Jan 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Political Science Association (IPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pluralism of norms regarding the family sphere: constraint or opportunity for the state of Senegal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique (AFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00907080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignoring Family Law: a strategy to delegitimate the intervention of the State in the private sphere (the case of Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Political Science Association (IPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Congrès mondial de l'International Sociological Association (ISA/RCSL), Sociologie du droit et action politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00910243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique d'accès à la justice de la famille et ses effets sur l'émergence du &amp;quot;citoyen-justiciable&amp;quot;. Analyse comparée des cas marocain et sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Congrès mondial de l'International Sociological Association (ISA/RCSL), Sociologie du droit et action politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, XIIe Congrès de l'Association française de sciences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00910261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comme outil d’analyse du politique en Afrique : perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, XIIe Congrès de l'Association française de sciences politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence du GIERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Family Law Debate in the Secular State of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du GIERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Conference on African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00621221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des rapports de genre, enjeu d’une lutte entre référentiels laïc et islamique. Le cas des droits des femmes dans le code de la famille sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque ‘L’Afrique des Laïcités’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Publislam, Jan 2010, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages législatifs et judiciaires de la sharî’a au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque ‘La Shari’a dans les droits aujourd’hui. Usages législatifs et judiciaires de la référence au droit islamique’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559679v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02559682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du droit de la famille : Une comparaison Sénégal-Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9782821895386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pum.3364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02384427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3638,581 +4313,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment susciter la mobilisation? Les défis des militantes de la cause des femmes au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Bosvieux-Onyekwelu; Véronique Mottier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, droit et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Droit et société - Fondation Maison des Sciences de l'Homme, 9782275029597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing by the rules: The search for legal grounds in homosexuality cases - Indonesia, Lebanon, Egypt, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ghamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youmna Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayang Utriza U Yakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudouin Dupret; Julie Colemans; Max Travers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Rules in Practice: In the Midst of Law’s Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367495909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003046776-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment déterminer “l’intérêt de l’enfant” ? L’exemple de la justice familiale à Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazid Ben Hounet; Catherine Therrien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parentalités en Afrique musulmane. Repenser la famille à partir de l'intérêt de l'enfant et des transformations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jacques Berque, pp.45-57, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cjb.1779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pluralisme normatif en matière familiale : contrainte ou opportunité pour l’État du Sénégal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges des règles et des lois : régulations informelles et normes pratiques en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia, 2019, Espace Afrique, 978-2-8061-0466-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’application du droit de la famille au prisme du genre. Les exemples du divorce et de la succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Calvès; Fatou Bineta Dial; Richard Marcoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.375-395, 2018, Les sociétés africaines en mutation, 978-2-7605-5014-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguïtés de la laïcité sénégalaise : la référence au droit islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La charia aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-226, 2012, La charia aujourd'hui 9782707169969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4222,91 +4897,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Sénégal - Marième N'Diaye sur la dépénalisation de l'avortement : “Le débat est ouvert”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4316,223 +4991,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique constitutive au Sud : refonder le droit de la famille au Sénégal et au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Montesquieu - Bordeaux IV, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00881115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anti-genre en Afrique Une catégorie globale en pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Awondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 168 (4), pp.5-133, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et droit dans les Afriques musulmanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242 (2), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesafricaines.34124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4542,167 +5312,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur le droit et le genre : un parcours de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04066156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénégal : un manque d’appropriation du code de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4849,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.093.0184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.082.0173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.223.0419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.138.0200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6CHDQVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0155" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RXSDCLNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559675v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/3364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3364" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1779" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DEC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me N&#8217;Diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.021.0074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0193" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.168.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.168.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Andreetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me N&#8217;diaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.093.0184" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.082.0173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.223.0419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.138.0200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6CHDQVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RXSDCLNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nagels" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/3364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3364" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1779" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DEC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>