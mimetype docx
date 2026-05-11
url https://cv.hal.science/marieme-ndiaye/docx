--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -711,187 +711,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment saisir la production du genre par le droit ? Réflexions à partir d’une triangulation de données qualitatives sur les juridictions familiale et pénale à Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Sociological Methodology/Bulletin de Méthodologie Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre le droit au sérieux. Pour un autre regard sur l’État, l’action publique (et le développement) en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Andreetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série, pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.1309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Andreetta</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03509071v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03343732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une affaire de succès et d’échec ? Comprendre les trajectoires de réforme du statut juridique des femmes au Maroc et au Sénégal</w:t>
               </w:r>
@@ -2150,1256 +2150,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La légalisation de l’avortement au Sénégal : un combat au nom de l’égalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commémoration du 28 septembre, journée internationale pour le droit à l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international de l'Institut du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Genre; CEMCA (Centre d’Etudes Mexicaines et Centraméricaines); IFEA (Institut français des Etudes Andines), Oct 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La légalisation de l’avortement au Sénégal : un combat au nom de l’égalité ?</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaires d'homosexualité en contexte musulman (Egypte, Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire JUSTINES (justice et inégalités au prisme des sciences sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Affaires d'homosexualité en contexte musulman (Egypte, Sénégal)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre stigmatisation sociale et répression pénale: l'homosexualité en procès au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire JUSTINES (justice et inégalités au prisme des sciences sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Politiser et judiciariser les corps : genre, classe, race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISP (institut des sciences sociales du politique), Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entre stigmatisation sociale et répression pénale: l'homosexualité en procès au Sénégal</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépénaliser l’avortement au Sénégal : une bataille politique et judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiser et judiciariser les corps : genre, classe, race</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISP (institut des sciences sociales du politique), Jun 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Dynamiques de genre en Afrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaf, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dépénaliser l’avortement au Sénégal : une bataille politique et judiciaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand droit et morale se confondent : La production de l’homosexualité comme catégorie déviante au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Dynamiques de genre en Afrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaf, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Quand droit et morale se confondent : La production de l’homosexualité comme catégorie déviante au Sénégal</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépénaliser l’avortement au Sénégal : une politique de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès International des Recherches Féministes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dépénaliser l’avortement au Sénégal : une politique de genre ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats autour du droit de la famille au Sénégal et au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International des Recherches Féministes Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre, Aug 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : ‘Des familles conformes ? La parenté en migration façonnée par les institutions’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS/CMH, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les débats autour du droit de la famille au Sénégal et au Maroc</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminer l’‘intérêt de l'enfant’ : les juges sénégalais aux prises avec différents ordres normatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : ‘Des familles conformes ? La parenté en migration façonnée par les institutions’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS/CMH, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études: ‘Les parentalités en Afrique musulmane : repenser la famille à partir de l’intérêt de l’enfant’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Berque, Sep 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Déterminer l’‘intérêt de l'enfant’ : les juges sénégalais aux prises avec différents ordres normatifs</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les dynamiques familiales au prisme du droit. Enjeux de la production et de l'application du code de la famille au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études: ‘Les parentalités en Afrique musulmane : repenser la famille à partir de l’intérêt de l’enfant’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Berque, Sep 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Séminaire ‘Anthropologie et histoire : dialogues et confrontations’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaf, Nov 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Analyser les dynamiques familiales au prisme du droit. Enjeux de la production et de l'application du code de la famille au Sénégal</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersectionality and public policies : potentials and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ‘Anthropologie et histoire : dialogues et confrontations’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaf, Nov 2017, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Intersectionality and public policies : potentials and pitfalls</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer le privé et l’intime dans le cadre d’une nouvelle clôture islamique. La famille, l’avortement et l’homosexualité en débat au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et discussion du panel Intersectionnality and Public Policies : Potentials and Pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">, 2017, Singapour, Singapour</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réformer le privé et l’intime dans le cadre d’une nouvelle clôture islamique. La famille, l’avortement et l’homosexualité en débat au Sénégal</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du droit de la famille au prisme du genre. Les exemples du divorce et de la succession au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marième N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier-colloque d’hiver du Giersa, Nouvelles dynamiques familiales en Afrique, IFAN-UCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence à la charia dans le droit sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop: ‘La charia dans le droit des pays d’Afrique du Nord et de l’Ouest’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIMAR (institut néerlandais au Maroc), Dec 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Singapour, Singapour</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépénaliser l’avortement au nom de l’égalité ? Les dilemmes de la mobilisation pro légalisation au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genre, inégalités, discriminations : ‘Agir pour l’égalité’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM GID, Université Paris-Diderot, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dakar, Sénégal</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du droit de la famille au prisme du genre. L’exemple du divorce et des successions (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieme N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ‘Nouvelles dynamiques familiales en Afrique’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIERSA et IFAN, Dec 2016, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du droit de la famille : une comparaison Sénégal-Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marième N’diaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire d’études africaines comparées, EGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me N&#8217;Diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.021.0074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0193" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.168.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.168.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Andreetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me N&#8217;diaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1309" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.093.0184" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.082.0173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.223.0419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.138.0200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6CHDQVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RXSDCLNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nagels" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/3364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3364" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1779" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DEC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me N&#8217;Diaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.021.0074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0193" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.168.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.168.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Andreetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me N&#8217;diaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.211.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.093.0184" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.082.0173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.261.0260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.223.0419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.138.0200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6CHDQVC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RXSDCLNH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nagels" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/3364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3364" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1779" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DEC" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>