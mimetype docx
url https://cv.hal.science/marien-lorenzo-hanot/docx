--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -66,869 +66,869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniform Poincaré inequalities for the discrete de Rham complex of differential forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonio Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Pitassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical solution of the div-curl problem by finite element exterior calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Azerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530253v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serendipity discrete complexes with enhanced regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonio Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An arbitrary-order fully discrete Stokes complex on general polygonal meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465828v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polytopal discrete de Rham complex on manifolds, with application to the Maxwell equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Oliynyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 529, pp.113886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete three-dimensional divdiv complex on polyhedral meshes with application to a mixed formulation of the biharmonic problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonio Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (09), pp.1597-1648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202524500313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Poincaré inequalities for the Discrete de Rham complex on general domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.100496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rinam.2024.100496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An arbitrary order and pointwise divergence-free finite element scheme for the incompressible 3D Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (2), pp.784-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1443686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250657v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An arbitrary-order fully discrete Stokes complex on general polyhedral meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 92 (343), pp.1977-2023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/3837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665576v1</w:t>
-              </w:r>
-[...356 lines deleted...]
-                <w:t xml:space="preserve">hal-03465828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -940,57 +940,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes discrets pour les fluides incompressibles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Complexes discrets pour les fluides incompressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien-Lorenzo Hanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Montpellier, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UMONS079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1186,51 +1186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424013v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hanot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Oliynyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113886" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien-Lorenzo Hanot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202524500313" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2024.100496" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250657v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1443686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3837" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Pitassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530253v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Salah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465828v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04086688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UMONS079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien-Lorenzo Hanot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Pitassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530253v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Salah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465828v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424013v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hanot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Oliynyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202524500313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2024.100496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250657v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1443686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04086688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UMONS079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>