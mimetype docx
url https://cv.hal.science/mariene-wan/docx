--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -212,295 +212,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAULIFINDER: a pipeline for the automated detection and annotation of caulimovirid endogenous viral elements in plant genomes</w:t>
+                <w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Vassilieff</w:t>
+                <w:t xml:space="preserve">Agnès Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Haddad</w:t>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+                <w:t xml:space="preserve">Danielle Nouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Sharma</w:t>
+                <w:t xml:space="preserve">Dominique Anxolabéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.31. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-022-00288-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883611v1</w:t>
+                <w:t xml:space="preserve">hal-03807713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t>
+                <w:t xml:space="preserve">CAULIFINDER: a pipeline for the automated detection and annotation of caulimovirid endogenous viral elements in plant genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baud</w:t>
+                <w:t xml:space="preserve">Héléna Vassilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariène Wan</w:t>
+                <w:t xml:space="preserve">Sana Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Nouaud</w:t>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Anxolabéhère</w:t>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e14. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-022-00288-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807713v1</w:t>
+                <w:t xml:space="preserve">hal-03883611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -512,541 +512,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407506v1</w:t>
+                <w:t xml:space="preserve">hal-05407604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407604v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407576v1</w:t>
+                <w:t xml:space="preserve">hal-05202100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202100v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,64 +1084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1192,64 +1192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1287,90 +1287,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique - Annotation, Intelligence Artificielle et Text-mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1395,64 +1395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,600 +1512,600 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Gacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162223v1</w:t>
+                <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data stewardship strategy of the Ferments du Futur grand challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Millan-oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142051v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christina Gacic</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Millan-oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186831v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siduri : an integrative information system for next generation fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Millan-oropeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,578 +2154,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New REPET improvements: REPET V4.0, making life easier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">RepetDB: A TE database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint-malo, France. </w:t>
+              <w:t xml:space="preserve">International congress on transposable elements ICTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009167v1</w:t>
+                <w:t xml:space="preserve">hal-04570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
+                <w:t xml:space="preserve">New REPET improvements: REPET V4.0, making life easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
+              <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169996v1</w:t>
+                <w:t xml:space="preserve">hal-05009167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jobim 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819511v1</w:t>
+                <w:t xml:space="preserve">hal-04169996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03838081v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène WAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jobim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET v3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2793,51 +2918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6615205E"/>
+    <w:nsid w:val="47ADD54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariene-wan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4066-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariene-wan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4066-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>