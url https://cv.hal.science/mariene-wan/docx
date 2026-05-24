--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -212,295 +212,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t>
+                <w:t xml:space="preserve">CAULIFINDER: a pipeline for the automated detection and annotation of caulimovirid endogenous viral elements in plant genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baud</w:t>
+                <w:t xml:space="preserve">Héléna Vassilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariène Wan</w:t>
+                <w:t xml:space="preserve">Sana Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Nouaud</w:t>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Anxolabéhère</w:t>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e14. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-022-00288-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807713v1</w:t>
+                <w:t xml:space="preserve">hal-03883611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAULIFINDER: a pipeline for the automated detection and annotation of caulimovirid endogenous viral elements in plant genomes</w:t>
+                <w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Vassilieff</w:t>
+                <w:t xml:space="preserve">Agnès Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Haddad</w:t>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+                <w:t xml:space="preserve">Danielle Nouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Sharma</w:t>
+                <w:t xml:space="preserve">Dominique Anxolabéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.31. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-022-00288-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883611v1</w:t>
+                <w:t xml:space="preserve">hal-03807713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -512,528 +512,528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
+                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407604v1</w:t>
+                <w:t xml:space="preserve">hal-05407576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariène Wan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407576v1</w:t>
+                <w:t xml:space="preserve">hal-05202100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202100v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407506v1</w:t>
+                <w:t xml:space="preserve">hal-05407604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1084,64 +1084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1192,51 +1192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1287,77 +1287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1395,64 +1395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,566 +1546,566 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186831v1</w:t>
+                <w:t xml:space="preserve">hal-05162223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data stewardship strategy of the Ferments du Futur grand challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Floch</w:t>
+                <w:t xml:space="preserve">Agnès Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Barnabé</w:t>
+                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Millan-oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Millan-oropeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162223v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIDURI: from an integrative information system to a user-friendly portal for data analysis and visualisation dedicated to fermentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aaron Millan-oropeza</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142051v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siduri : an integrative information system for next generation fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Millan-oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,77 +2160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RepetDB: A TE database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New REPET improvements: REPET V4.0, making life easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2501,51 +2501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,90 +2710,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET v3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47ADD54B"/>
+    <w:nsid w:val="5807B1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3149,51 +3149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariene-wan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4066-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariene-wan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4066-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149332v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-oropeza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>