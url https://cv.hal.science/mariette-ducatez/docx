--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -66,1081 +66,1081 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (147)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (148)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
+                <w:t xml:space="preserve">PREZODE: a global co-designed collaboration for preventing zoonotic emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Sikht</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Anne-Laure Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Nature Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44360-026-00103-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442071v1</w:t>
+                <w:t xml:space="preserve">hal-05598649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Phylogenetic Characterization of Influenza D in Swedish Cattle</w:t>
+                <w:t xml:space="preserve">Avian influenza overview June–September 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+                <w:t xml:space="preserve">Leonidas Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fereshteh Banihashem</w:t>
+                <w:t xml:space="preserve">Hubert Buczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Persson</w:t>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Hurri</w:t>
+                <w:t xml:space="preserve">Alice Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeyoung Kim</w:t>
+                <w:t xml:space="preserve">Jose L Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v17010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020464v1</w:t>
+                <w:t xml:space="preserve">hal-05441767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza overview September–November 2025</w:t>
+                <w:t xml:space="preserve">Development of an experimental model using cold stress to assess the pathogenicity of two Moroccan AI H9N2 isolates from 2016 and 2022 in commercial broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Buczkowski</w:t>
+                <w:t xml:space="preserve">Oumayma Arbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fusaro</w:t>
+                <w:t xml:space="preserve">Mireille Kadja-Wonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose L Gonzales</w:t>
+                <w:t xml:space="preserve">Faiçal Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Kuiken</w:t>
+                <w:t xml:space="preserve">Faouzi Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0320666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441745v1</w:t>
+                <w:t xml:space="preserve">hal-05025575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an experimental model using cold stress to assess the pathogenicity of two Moroccan AI H9N2 isolates from 2016 and 2022 in commercial broiler chickens</w:t>
+                <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Arbani</w:t>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Kadja-Wonou</w:t>
+                <w:t xml:space="preserve">Fatima Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiçal Salamat</w:t>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzi Kichou</w:t>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0320666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025575v1</w:t>
+                <w:t xml:space="preserve">hal-05442071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza overview June–September 2025</w:t>
+                <w:t xml:space="preserve">Detection and Phylogenetic Characterization of Influenza D in Swedish Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Alexakis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jose L Gonzales</w:t>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereshteh Banihashem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Hurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9702⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441767v1</w:t>
+                <w:t xml:space="preserve">hal-05020464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented high level of highly pathogenic avian influenza in wild birds in Europe during the 2025 autumn migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Avian influenza overview September–November 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Buczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs Kuiken</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Ståhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9811⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441759v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and associated risk factors of influenza D virus infection in cattle in the peri-urban areas of Dakar and Thiès, Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Catherine Kadja</w:t>
+                <w:t xml:space="preserve">Unprecedented high level of highly pathogenic avian influenza in wild birds in Europe during the 2025 autumn migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ouedraogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edmond Onidje</w:t>
+                <w:t xml:space="preserve">Thijs Kuiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhaibou Sourokou Sabi</w:t>
+                <w:t xml:space="preserve">Karl Ståhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Clinical Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00580-025-03652-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021468v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian influenza overview March–June 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Buczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, </w:t>
@@ -1172,2724 +1172,2724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of infection of dairy cattle in the EU with highly pathogenic avian influenza virus affecting dairy cows in the United States of America (H5N1, Eurasian lineage goose/Guangdong clade 2.3.4.4b. genotype B3.13)</w:t>
+                <w:t xml:space="preserve">Seroprevalence and associated risk factors of influenza D virus infection in cattle in the peri-urban areas of Dakar and Thiès, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Alvarez</w:t>
+                <w:t xml:space="preserve">Mireille Catherine Kadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Ella Boklund</w:t>
+                <w:t xml:space="preserve">Daouda Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Dippel</w:t>
+                <w:t xml:space="preserve">Laibané Dieudonné Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
+                <w:t xml:space="preserve">Edmond Onidje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Figuerola</w:t>
+                <w:t xml:space="preserve">Souhaibou Sourokou Sabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.e9801. </w:t>
+              <w:t xml:space="preserve">Comparative Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00580-025-03652-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441752v1</w:t>
+                <w:t xml:space="preserve">hal-05021468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and Lipidomic Profiling of Calves Experimentally Co-Infected with Influenza D Virus and Mycoplasma bovis: Insights into the Host–Pathogen Interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of infection of dairy cattle in the EU with highly pathogenic avian influenza virus affecting dairy cows in the United States of America (H5N1, Eurasian lineage goose/Guangdong clade 2.3.4.4b. genotype B3.13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongzhi Guo</w:t>
+                <w:t xml:space="preserve">Julio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">Anette Ella Boklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Widgren</w:t>
+                <w:t xml:space="preserve">Sabine Dippel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Figuerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v16030361⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.e9801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732796v1</w:t>
+                <w:t xml:space="preserve">hal-05441752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A(H2N2) and A(H3N2) influenza pandemics elicited durable cross-reactive and protective antibodies against avian N2 neuraminidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaolan Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly M Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.5593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-49884-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of risk areas for avian influenza outbreaks in domestic poultry in Mali using the GIS-MCDA approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
+                <w:t xml:space="preserve">Proteomic and Lipidomic Profiling of Calves Experimentally Co-Infected with Influenza D Virus and Mycoplasma bovis: Insights into the Host–Pathogen Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Molia</w:t>
+                <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane A Koita</w:t>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Camus</w:t>
+                <w:t xml:space="preserve">Anna Widgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152, pp.e152. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0950268824001390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v16030361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814385v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic insights of H9N2 avian influenza viruses circulating in Mali and phylogeographic patterns in Northern and Western Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Identification of risk areas for avian influenza outbreaks in domestic poultry in Mali using the GIS-MCDA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dellicour</w:t>
+                <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Adama Diakité</w:t>
+                <w:t xml:space="preserve">Sophie Molia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Niang</w:t>
+                <w:t xml:space="preserve">Ousmane A Koita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veae011⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.e152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0950268824001390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498485v1</w:t>
+                <w:t xml:space="preserve">hal-04814385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection dynamics of subtype H9N2 low pathogenic avian influenza a virus in turkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengcheng Wang</w:t>
+                <w:t xml:space="preserve">Genetic insights of H9N2 avian influenza viruses circulating in Mali and phylogeographic patterns in Northern and Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialiang Yang</w:t>
+                <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulong Zhao</w:t>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
+                <w:t xml:space="preserve">Mohamed Adama Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2024.110124⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.veae011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veae011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884558v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza overview December 2024–March 2025</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Infection dynamics of subtype H9N2 low pathogenic avian influenza a virus in turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose L Gonzales</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengcheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 596 (1), pp.110124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2024.110124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05441773v1</w:t>
+                <w:t xml:space="preserve">hal-04884558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza overview June–September 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Avian influenza overview December 2024–March 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Buczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9057⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 23, 73 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847966v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza overview September–December 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Avian influenza overview June–September 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Buczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9204⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020445v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Pathogenic Avian Influenza H9N2 Viruses in Morocco: Antigenic and Molecular Evolution from 2021 to 2023</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimane Khayi</w:t>
+                <w:t xml:space="preserve">Avian influenza overview September–December 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Alexakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Buczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15122355⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369245v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralising antibodies against SARS-CoV-2 give important information on Covid-19 epidemic evolution in Rabat, Morocco, March 2020-February 2021</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Review of the Key Factors Influencing the Indoor Airborne Spread of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Kasouati</w:t>
+                <w:t xml:space="preserve">Simon de Crane D’Heysselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Rhazzar</w:t>
+                <w:t xml:space="preserve">Gianni Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Donneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Health Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/ahs.v23i3.46⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12030382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04292851v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B cell‐intrinsic TLR7 signaling is required for neutralizing antibody responses to SARS‐CoV‐2 and pathogen‐like COVID‐19 vaccines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Activation of the RIG-I/MDA5 Signaling Pathway upon Influenza D Virus Infection Impairs the Pulmonary Proinflammatory Response Triggered by Mycoplasma bovis Superinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Guo</w:t>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandy Nagamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202350437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01423-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163592v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des agents pathogènes respiratoires bovins : faut-il de nouvelles valences vaccinales ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B cell‐intrinsic TLR7 signaling is required for neutralizing antibody responses to SARS‐CoV‐2 and pathogen‐like COVID‐19 vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Salem</w:t>
+                <w:t xml:space="preserve">Charles-Henry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2022051⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (10), pp.e2350437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202350437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888439v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163592v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and genetic characterization of bovine parainfluenza type 3 European field and vaccine strains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Hägglund</w:t>
+                <w:t xml:space="preserve">Low Pathogenic Avian Influenza H9N2 Viruses in Morocco: Antigenic and Molecular Evolution from 2021 to 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Arbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Näslund</w:t>
+                <w:t xml:space="preserve">Salma Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamak Zohari</w:t>
+                <w:t xml:space="preserve">Slimane Khayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113, pp.105483. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2023.105483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15122355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181019v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review of the Key Factors Influencing the Indoor Airborne Spread of SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">Neutralising antibodies against SARS-CoV-2 give important information on Covid-19 epidemic evolution in Rabat, Morocco, March 2020-February 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Crane D’Heysselaer</w:t>
+                <w:t xml:space="preserve">Nadia Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Parisi</w:t>
+                <w:t xml:space="preserve">Charifa Drissi Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lisson</w:t>
+                <w:t xml:space="preserve">El Mostafa Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bruyère</w:t>
+                <w:t xml:space="preserve">Jalal Kasouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Donneau</w:t>
+                <w:t xml:space="preserve">Zineb Rhazzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.382. </w:t>
+              <w:t xml:space="preserve">African Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.400-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12030382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/ahs.v23i3.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055605v1</w:t>
+                <w:t xml:space="preserve">hal-04292851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Activation of the RIG-I/MDA5 Signaling Pathway upon Influenza D Virus Infection Impairs the Pulmonary Proinflammatory Response Triggered by Mycoplasma bovis Superinfection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Molecular and genetic characterization of bovine parainfluenza type 3 European field and vaccine strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Sagné</w:t>
+                <w:t xml:space="preserve">Jean François Valarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandy Nagamine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Oliva</w:t>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Zohari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01423-22⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.105483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2023.105483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013201v1</w:t>
+                <w:t xml:space="preserve">hal-04181019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Influenza D-Specific Antibodies in Bulk Tank Milk from Swedish Dairy Farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelina Ahlgren</w:t>
+                <w:t xml:space="preserve">La diversité des agents pathogènes respiratoires bovins : faut-il de nouvelles valences vaccinales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15040829⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (51), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2022051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090963v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Low Pathogenic Avian Influenza Subtype H9N2 in African Houbara Bustards (Chlamydotis undulata undulata) and Gamebirds in Morocco: Clinico-Pathological Findings, Molecular Characterization, and Associated Coinfections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassmina Bidoudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouafaa Fassi Fihri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Arbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.2374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v15122374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Astrovirus in the virome of the upper and lower respiratory tracts of calves with acute signs of bronchopneumonia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of Influenza D-Specific Antibodies in Bulk Tank Milk from Swedish Dairy Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelina Ahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03026-23⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15040829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311785v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterisation of human adenoviruses associated with respiratory infections in Uganda</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Astrovirus in the virome of the upper and lower respiratory tracts of calves with acute signs of bronchopneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.435. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11 (6), pp.e0302623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08403-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03026-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148208v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the role of poultry farms and wild birds in the spread of highly pathogenic avian influenza virus in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Valenzuela Agüí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,3389 +3973,3389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and molecular characterization of avian influenza A viruses H5N1 and H3N8 subtypes in poultry farms and live bird markets in Bangladesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian phylodynamics reveals the transmission dynamics of avian influenza A(H7N9) virus at the human–live bird market interface in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariful Islam</w:t>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shariful Islam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karlie Woodard</w:t>
+                <w:t xml:space="preserve">Qiqi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Valenzuela Agüí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy G Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-33814-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (17), pp.e2215610120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2215610120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163553v1</w:t>
+                <w:t xml:space="preserve">hal-04163619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian phylodynamics reveals the transmission dynamics of avian influenza A(H7N9) virus at the human–live bird market interface in China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guinat</w:t>
+                <w:t xml:space="preserve">Molecular characterisation of human adenoviruses associated with respiratory infections in Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qouilazoni A. Ukuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Erima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mubiru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Gladys Atim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiqi Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothy G Vaughan</w:t>
+                <w:t xml:space="preserve">Titus Tugume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (17), pp.e2215610120. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2215610120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08403-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163619v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Evolution of Avian Influenza A (H9N2) Viruses Isolated from Domestic Poultry in Uganda Reveals Evidence of Mammalian Host Adaptation, Increased Virulence and Reduced Sensitivity to Baloxavir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and molecular characterization of avian influenza A viruses H5N1 and H3N8 subtypes in poultry farms and live bird markets in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qouilazoni A Ukuli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mubiru</w:t>
+                <w:t xml:space="preserve">Ariful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariful Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meerjady S. Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emama Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlie Woodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14092074⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-33814-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163674v1</w:t>
+                <w:t xml:space="preserve">hal-04163553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and temporal dynamics of emerging influenza D virus in Europe (2009-22)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom O'Donovan</w:t>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Poultry, Benin, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Djegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Akpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneille Gnanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (12), pp.2534-2537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2812.221020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veac081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04014095v2</w:t>
+                <w:t xml:space="preserve">hal-04020933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Poultry, Benin, 2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dupré</w:t>
+                <w:t xml:space="preserve">Genetic Evolution of Avian Influenza A (H9N2) Viruses Isolated from Domestic Poultry in Uganda Reveals Evidence of Mammalian Host Adaptation, Increased Virulence and Reduced Sensitivity to Baloxavir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Atim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titus Tugume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qouilazoni A Ukuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Erima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mubiru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14092074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2812.221020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04020933v1</w:t>
+                <w:t xml:space="preserve">hal-04163674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine inhibits proteolytic processing of endogenous TLR7 protein in human primary plasmacytoid dendritic cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary and temporal dynamics of emerging influenza D virus in Europe (2009-22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Zohari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O'Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202149361⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.veac081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651880v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Influenza a H9N2 Viruses in Morocco, 2018–2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+                <w:t xml:space="preserve">Hydroxychloroquine inhibits proteolytic processing of endogenous TLR7 protein in human primary plasmacytoid dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Charles Guéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14030529⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202149361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601568v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and assessment of a new bioassay for accurate quantification of Type I interferons induced by bovine respiratory viruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Avian Influenza a H9N2 Viruses in Morocco, 2018–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifa Drissi Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rubrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Webby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113256⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14030529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008447v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms of viral and bacterial coinfections in bovine respiratory disease: a comprehensive literature review of experimental evidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Development and assessment of a new bioassay for accurate quantification of Type I interferons induced by bovine respiratory viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-022-01086-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 504, pp.113256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2022.113256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04008217v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody Responsiveness to Influenza: What Drives It?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Understanding the mechanisms of viral and bacterial coinfections in bovine respiratory disease: a comprehensive literature review of experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandy Nagamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13071400⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-022-01086-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479665v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Influenza D virus infection in European livestock as determined in serology studies: Are we underestimating its spread over the continent?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Saegerman</w:t>
+                <w:t xml:space="preserve">Phylodynamic Study of the Conserved RNA Structure Encompassing the Hemagglutinin Cleavage Site Encoding Region of H5 and H7 Low Pathogenic Avian Influenza Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13812⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp. 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03197071v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Pathogenesis Caused by Influenza D Virus and Mycoplasma bovis Coinfection in Calves: a Disease Severity Linked with Overexpression of IFN-gamma as a Key Player of the Enhanced Innate Immune Response in Lungs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Pinard</w:t>
+                <w:t xml:space="preserve">Influenza A viruses are likely highly prevalent in South African swine farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E. El Zowalaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfal Abdelgadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura K. Borkenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01690-21⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538899v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Efficacy Evaluation of Four Inactivated Commercial Vaccines Against Low Pathogenic Avian Influenza H9N2 Virus Under Experimental Conditions in Broiler Chickens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nour Said Tligui</w:t>
+                <w:t xml:space="preserve">Antigenic and molecular characterization of low pathogenic avian influenza A(H9N2) viruses in sub-Saharan Africa from 2017 through 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha El Mellouli</w:t>
+                <w:t xml:space="preserve">Fidélia Djegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Batawui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis K. Byuragaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/aviandiseases-D-21-00015⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.753-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1908097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483944v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological Surveillance of Influenza D Virus in Ruminants and Swine in West and East Africa, 2017–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Batawui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidélia Djegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis K. Byarugaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13091749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenesis of Avian Influenza Virus Subtype H9N2 in Turkeys and Evaluation of Inactivated Vaccine Efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Nassik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Said Tligui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifa Drissi Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (1), pp.46-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1637/aviandiseases-D-20-00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenic and molecular characterization of low pathogenic avian influenza A(H9N2) viruses in sub-Saharan Africa from 2017 through 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy C. Jones</w:t>
+                <w:t xml:space="preserve">Antibody Responsiveness to Influenza: What Drives It?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangmei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1908097⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13071400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03213105v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A viruses are likely highly prevalent in South African swine farms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protective Efficacy Evaluation of Four Inactivated Commercial Vaccines Against Low Pathogenic Avian Influenza H9N2 Virus Under Experimental Conditions in Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily S. Bailey</w:t>
+                <w:t xml:space="preserve">Abderrazak El Khantour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Houadfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Nassik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Said Tligui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha El Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14255⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (3), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/aviandiseases-D-21-00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347325v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
+                <w:t xml:space="preserve">Enhanced Pathogenesis Caused by Influenza D Virus and Mycoplasma bovis Coinfection in Calves: a Disease Severity Linked with Overexpression of IFN-gamma as a Key Player of the Enhanced Innate Immune Response in Lungs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Viboud</w:t>
+                <w:t xml:space="preserve">Aurélie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Mettier</w:t>
+                <w:t xml:space="preserve">Camille Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.e01690-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01690-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575999v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylodynamic Study of the Conserved RNA Structure Encompassing the Hemagglutinin Cleavage Site Encoding Region of H5 and H7 Low Pathogenic Avian Influenza Viruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Figueroa</w:t>
+                <w:t xml:space="preserve">Emerging Influenza D virus infection in European livestock as determined in serology studies: Are we underestimating its spread over the continent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
+                <w:t xml:space="preserve">Chantal J. Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Zohari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+                <w:t xml:space="preserve">Claude Saegerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp. 1-16. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.1125-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veab093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03440020v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can phylodynamics bring to animal health research?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunogenicity and Protective Potential of Mucosal Vaccine Formulations Based on Conserved Epitopes of Influenza A Viruses Fused to an Innovative Ring Nanoplatform in Mice and Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Vergne</w:t>
+                <w:t xml:space="preserve">Cynthia Calzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Kocher</w:t>
+                <w:t xml:space="preserve">Molida Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debapryio Chakraborty</w:t>
+                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde C. Paul</w:t>
+                <w:t xml:space="preserve">Quentin Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Mettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.04.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.772550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327681v1</w:t>
+                <w:t xml:space="preserve">hal-03575999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza D virus in respiratory disease in Canadian, province of Québec, cattle: Relative importance and evidence of new reassortment between different clades</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Broes</w:t>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ariel</w:t>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14085⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (12), pp.e1010106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03213649v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal estimation of the seropositivity cut‐off of the hemagglutination inhibition assay in field diagnosis of influenza D virus in cattle and estimation of the associated true prevalence in Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">First expert elicitation of knowledge on drivers of emergence of influenza D in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Saegerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaid Zouagui</w:t>
+                <w:t xml:space="preserve">Juana Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal J. Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 68 (1), pp.1392-1399. </w:t>
+              <w:t xml:space="preserve">, In press, 68 (6), pp.3349-3359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.13805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197141v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal estimation of the seropositivity cut‐off of the hemagglutination inhibition assay in field diagnosis of influenza D virus in cattle and estimation of the associated true prevalence in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Saegerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Terrier</w:t>
+                <w:t xml:space="preserve">Hicham Ait Lbacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Said Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+                <w:t xml:space="preserve">Zaid Zouagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010106⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.1392-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518306v1</w:t>
+                <w:t xml:space="preserve">hal-03197141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First expert elicitation of knowledge on drivers of emergence of influenza D in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Saegerman</w:t>
+                <w:t xml:space="preserve">What can phylodynamics bring to animal health research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juana Bianchini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chiara Chiapponi</w:t>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debapryio Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13938⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (9), pp.837-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03196829v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Influenza-Like Illness in a Nine-Year-Old Associated With a Poultry-Origin H9N2 Avian Influenza Virus: Risk Assessment and Zoonotic Potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuqing Wang</w:t>
+                <w:t xml:space="preserve">Influenza D virus in respiratory disease in Canadian, province of Québec, cattle: Relative importance and evidence of new reassortment between different clades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Saegerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Chen</w:t>
+                <w:t xml:space="preserve">Christian Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinxing Zhang</w:t>
+                <w:t xml:space="preserve">André Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette F Ducatez</w:t>
+                <w:t xml:space="preserve">Olivier Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.727163. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fviro.2021.727163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167361v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Closely Related H6N2 Avian Influenza Viruses Isolated from Turkey, Egypt, and Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Mercan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Atim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,11884 +7426,12018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infections of chickens with avian influenza virus H9N2 and Moroccan Italy 02 infectious bronchitis virus: effect on pathogenesis and protection conferred by different vaccination programmes</w:t>
+                <w:t xml:space="preserve">Critical Influenza-Like Illness in a Nine-Year-Old Associated With a Poultry-Origin H9N2 Avian Influenza Virus: Risk Assessment and Zoonotic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakhia Belkasmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charifa Drissi Touzani</w:t>
+                <w:t xml:space="preserve">Fengming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahra Faraji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imane Maaroufi</w:t>
+                <w:t xml:space="preserve">Yuqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1656328⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.727163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fviro.2021.727163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204865v1</w:t>
+                <w:t xml:space="preserve">hal-04167361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine Model for the Study of Influenza D Virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of influenza D virus infection in Turkish cattle with respiratory disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+                <w:t xml:space="preserve">Aysun Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bourgès-Abella</w:t>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuri Turan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Emre Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01662-19⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.98-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640532v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of influenza D virus infection in Turkish cattle with respiratory disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited Cross-Protection Provided by Prior Infection Contributes to High Prevalence of Influenza D Viruses in Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozge Aydin</w:t>
+                <w:t xml:space="preserve">Xiu-Feng Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Emre Tali</w:t>
+                <w:t xml:space="preserve">Lucas Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rubrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eckard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.02.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (18), pp.e00240-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00240-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206923v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Cross-Protection Provided by Prior Infection Contributes to High Prevalence of Influenza D Viruses in Cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murine Model for the Study of Influenza D Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Ferguson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adam Rubrum</w:t>
+                <w:t xml:space="preserve">J. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Eckard</w:t>
+                <w:t xml:space="preserve">J. Mettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgès-Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 94 (18), pp.e00240-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00240-20⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 94 (4), pp.e01662-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01662-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197205v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-length genome sequences of the first H9N2 avian influenza viruses isolated in the Northeast of Algeria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-infections of chickens with avian influenza virus H9N2 and Moroccan Italy 02 infectious bronchitis virus: effect on pathogenesis and protection conferred by different vaccination programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josianne Loupias</w:t>
+                <w:t xml:space="preserve">Sakhia Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifa Drissi Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljelil Ghram</w:t>
+                <w:t xml:space="preserve">Fatima Zahra Faraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.108. </w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12985-020-01377-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2019.1656328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197365v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the hemagglutinin gene of H9N2 avian influenza viruses isolated from broiler flocks in Morocco from 2016 to 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-length genome sequences of the first H9N2 avian influenza viruses isolated in the Northeast of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Soulaymani</w:t>
+                <w:t xml:space="preserve">Abdelheq Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salek</w:t>
+                <w:t xml:space="preserve">Lakhdar El Amine Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Filali Maltouf</w:t>
+                <w:t xml:space="preserve">Angelina Gorrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Darkaoui</w:t>
+                <w:t xml:space="preserve">Josianne Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljelil Ghram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinarski Arhiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24099/vet.arhiv.0724⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-020-01377-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214138v1</w:t>
+                <w:t xml:space="preserve">hal-03197365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Mapping of Influenza D Virus Occurrence in Ruminants and Swine in Togo Using a Spatial Multicriteria Decision Analysis Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pidemnéwé S Pato</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the hemagglutinin gene of H9N2 avian influenza viruses isolated from broiler flocks in Morocco from 2016 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Khantour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Komlan</w:t>
+                <w:t xml:space="preserve">Abdelmajid Soulaymani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Dogno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Komla Batawui</w:t>
+                <w:t xml:space="preserve">Mohamed Salek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Filali Maltouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Darkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12020128⟩</w:t>
+              <w:t xml:space="preserve">Veterinarski Arhiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90 (5), pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24099/vet.arhiv.0724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559033v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global transmission, spatial segregation, and recombination determine the long-term evolution and epidemiology of bovine coronaviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve H. Cassard</w:t>
+                <w:t xml:space="preserve">Risk Mapping of Influenza D Virus Occurrence in Ruminants and Swine in Togo Using a Spatial Multicriteria Decision Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Hause</w:t>
+                <w:t xml:space="preserve">Pidemnéwé S Pato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">Mathias Komlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Dogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Batawui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12050534⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12020128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160293v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome analysis and time scale evolution of very virulent infectious bursal disease viruses isolated from recent outbreaks in Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slimane Khayi</w:t>
+                <w:t xml:space="preserve">Global transmission, spatial segregation, and recombination determine the long-term evolution and epidemiology of bovine coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaykrishna Dhanasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104097⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12050534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207078v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 signalosome coordinates antagonist TCR signals to control the generation of Treg cells induced by foreign antigens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+                <w:t xml:space="preserve">Complete genome analysis and time scale evolution of very virulent infectious bursal disease viruses isolated from recent outbreaks in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifa Drissi Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafaa Fassi Fihri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui Yang</w:t>
+                <w:t xml:space="preserve">Fatima Gaboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Khayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (23), pp.12969-12979. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.104097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917182117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016005v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Highly Pathogenic Avian Influenza A(H5N1) Virus in Poultry, Togo, 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD5 signalosome coordinates antagonist TCR signals to control the generation of Treg cells induced by foreign antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pidemnéwé Pato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Koffi Dogno</w:t>
+                <w:t xml:space="preserve">Gaëtan Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trushar Jeevan</w:t>
+                <w:t xml:space="preserve">Hélène Daniels-Treffandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2512.190054⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.12969-12979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917182117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965261v1</w:t>
+                <w:t xml:space="preserve">hal-03016005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the nucleoprotein of Influenza D shows that all Orthomyxoviridae nucleoproteins have a similar NPCORE, with or without a NPTAIL for nuclear transport</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence of influenza D virus in selected sample groups of Irish cattle, sheep and pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Miloudi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom O’donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Donohoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37306-y⟩</w:t>
+              <w:t xml:space="preserve">Irish Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13620-019-0150-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997471v2</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenesis, host innate immune response and aerosol transmission of Influenza D virus in cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cassard</w:t>
+                <w:t xml:space="preserve">Evolution of Highly Pathogenic Avian Influenza A(H5N1) Virus in Poultry, Togo, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Corre</w:t>
+                <w:t xml:space="preserve">Pidemnéwé Pato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Komlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Dogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Naslund</w:t>
+                <w:t xml:space="preserve">Trushar Jeevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (7), pp.e01853-18. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.2287-2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01853-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2512.190054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627101v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of respiratory viruses in commercial chicken flocks in Pakistan from 2014 through to 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure of the nucleoprotein of Influenza D shows that all Orthomyxoviridae nucleoproteins have a similar NPCORE, with or without a NPTAIL for nuclear transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Teillaud</w:t>
+                <w:t xml:space="preserve">Amélie Donchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bin Aslam</w:t>
+                <w:t xml:space="preserve">Alice Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Tengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2103-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37306-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199179v1</w:t>
+                <w:t xml:space="preserve">hal-01997471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological Evidence of Influenza D Virus Circulation Among Cattle and Small Ruminants in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amit Eichenbaum</w:t>
+                <w:t xml:space="preserve">Pathogenesis, host innate immune response and aerosol transmission of Influenza D virus in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Belin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Gaudino</w:t>
+                <w:t xml:space="preserve">Sara Hagglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillotin</w:t>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Naslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11060516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (7), pp.e01853-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01853-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640123v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of influenza D virus in selected sample groups of Irish cattle, sheep and pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serological Evidence of Influenza D Virus Circulation Among Cattle and Small Ruminants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Meyer</w:t>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoin Ryan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amit Eichenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irish Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13620-019-0150-8⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11060516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204793v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinea Fowl Coronavirus Diversity Has Phenotypic Consequences for Glycan and Tissue Binding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Delpont</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of respiratory viruses in commercial chicken flocks in Pakistan from 2014 through to 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Broszeit</w:t>
+                <w:t xml:space="preserve">Angélique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Berger</w:t>
+                <w:t xml:space="preserve">Hassan Bin Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik a W S Weerts</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (10), </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00067-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2103-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947431v2</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosing respiratory coinfections: a broad-range panel assay for avian respiratory pathogens on a nanofluidic PCR platform.</w:t>
+                <w:t xml:space="preserve">Guinea Fowl Coronavirus Diversity Has Phenotypic Consequences for Glycan and Tissue Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
+                <w:t xml:space="preserve">Kim M Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Foret</w:t>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Heuillard</w:t>
+                <w:t xml:space="preserve">Frederik Broszeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Senet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mattias Delpont</w:t>
+                <w:t xml:space="preserve">Renaud Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik a W S Weerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2018.1430891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00067-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627147v1</w:t>
+                <w:t xml:space="preserve">hal-02947431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic characterisation of Avian paramyxovirus type-1 viruses isolated from aquatic birds in Uganda.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Wanyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kizito K Mugimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omony J Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halid Kirunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L Nakavuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onderstepoort Journal of Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85 (1), pp.e1-e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4102/ojvr.v85i1.1510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection of turkeys with Escherichia coli (O78) and H6N1 avian influenza virus.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Disclosing respiratory coinfections: a broad-range panel assay for avian respiratory pathogens on a nanofluidic PCR platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Heuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Senet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Delpont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47 (3), pp.314-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2018.1449942⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2018.1430891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621687v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza D Virus Circulation in Cattle and Swine, Luxembourg, 2012-2016.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Wildschutz</w:t>
+                <w:t xml:space="preserve">Co-infection of turkeys with Escherichia coli (O78) and H6N1 avian influenza virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhia F Z Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2407.171937⟩</w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2018.1449942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627088v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza D Virus in Cattle, Ireland.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza D Virus Circulation in Cattle and Swine, Luxembourg, 2012-2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Gallagher</w:t>
+                <w:t xml:space="preserve">Chantal J Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mooney</w:t>
+                <w:t xml:space="preserve">Maude Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Irvine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Serge Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Wildschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (2), pp.389-391. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2402.170759⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.1388-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2407.171937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626327v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de la maladie de la bronchite infectieuse aviaire au Maroc entre Juin 2018 et Avril 2019</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza D Virus in Cattle, Ireland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kraimi</w:t>
+                <w:t xml:space="preserve">Orla Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Drissi Touzani</w:t>
+                <w:t xml:space="preserve">Clare Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.389-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2402.170759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888506v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Pathogenic Avian Influenza and Coinfecting Pathogens: A Review of Experimental Infections in Avian Models.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+                <w:t xml:space="preserve">Prévalence de la maladie de la bronchite infectieuse aviaire au Maroc entre Juin 2018 et Avril 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Drissi Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Marocaine des Sciences Agronomiques et Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602665v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly pathogenic avian influenza H5N1 clade 2.3.2.1 and clade 2.3.4 viruses do not induce a clade-specific phenotype in mallard ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sonnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeri Carol Crumpton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rubrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phouvong Phommachanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (6), pp.1232-1244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of avian infectious bronchitis virus isolates from Morocco: a retrospective study (1983 to 2014).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Low Pathogenic Avian Influenza and Coinfecting Pathogens: A Review of Experimental Infections in Avian Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12250-016-3885-3⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/11514-101316-Review⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591737v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Massachusetts and 793B vaccines against infectious Bronchitis Moroccan-Italy 02 virus in specific-pathogen-free chickens and commercial broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis of avian infectious bronchitis virus isolates from Morocco: a retrospective study (1983 to 2014).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Khayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens H Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/11686-060817-Reg.1⟩</w:t>
+              <w:t xml:space="preserve">Virologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12250-016-3885-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620789v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serologic Evidence for Influenza C and D Virus among Ruminants and Camelids, Africa, 1991–2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Awoume</w:t>
+                <w:t xml:space="preserve">Efficacy of Massachusetts and 793B vaccines against infectious Bronchitis Moroccan-Italy 02 virus in specific-pathogen-free chickens and commercial broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhia F Z Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2309.170342⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (4), pp.466-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/11686-060817-Reg.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626889v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for a standardized avian coronavirus (AvCoV) nomenclature: outcome from discussions within the framework of the European Union COST Action FA1207: &amp;quot;towards control of avian coronaviruses: strategies for vaccination, diagnosis and surveillance&amp;quot;.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serologic Evidence for Influenza C and D Virus among Ruminants and Camelids, Africa, 1991–2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A.J. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ait Lbacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Awoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2016.1211834⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.1556-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2309.170342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635085v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandemic Seasonal H1N1 Reassortants Recovered from Patient Material Display a Phenotype Similar to That of the Seasonal Parent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recommendations for a standardized avian coronavirus (AvCoV) nomenclature: outcome from discussions within the framework of the European Union COST Action FA1207: &amp;quot;towards control of avian coronaviruses: strategies for vaccination, diagnosis and surveillance&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Union Cost Action Fa1207</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00772-16⟩</w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (5), pp.602-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2016.1211834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633131v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pathogenic avian influenza (H9N2) in chicken: Evaluation of an ancestral H9-MVA vaccine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pandemic Seasonal H1N1 Reassortants Recovered from Patient Material Display a Phenotype Similar to That of the Seasonal Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sonnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mattias Delpont</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Debeauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeri-Carol Crumpton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rubrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (17), pp.7647-7656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00772-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.04.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02639622v1</w:t>
+                <w:t xml:space="preserve">hal-02633131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome analysis of influenza A(H1N1)pdm09 viruses isolated in Uganda from 2009 to 2011</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hannah Kibuuka</w:t>
+                <w:t xml:space="preserve">Low pathogenic avian influenza (H9N2) in chicken: Evaluation of an ancestral H9-MVA vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luswa Lkwago</w:t>
+                <w:t xml:space="preserve">Jens Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Freudenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12401⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 189, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604195v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First outbreaks and phylogenetic analyses of avian influenza H9N2 viruses isolated from poultry flocks in Morocco</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole-genome analysis of influenza A(H1N1)pdm09 viruses isolated in Uganda from 2009 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis K. Byarugaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Erima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Kibuuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luswa Lkwago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-016-0596-1⟩</w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.486-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irv.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605712v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une identification de nouveaux virus respiratoires bovins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">First outbreaks and phylogenetic analyses of avian influenza H9N2 viruses isolated from poultry flocks in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Houadfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Nassik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-016-0596-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634480v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of avian infectious bronchitis virus S1 glycoprotein regions reveals emergence of a new genotype in Moroccan broiler chicken flocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Prevalence and molecular characterization of avian infectious bronchitis virus in poultry flocks in Morocco from 2010 to 2014 and first detection of Italy 02 in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saad Ibn Souda Koraichi</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, </w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (4), pp.287-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12985-015-0347-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2015.1044422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641582v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza D Virus in Cattle, France, 2011–2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vers une identification de nouveaux virus respiratoires bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639477v1</w:t>
+                <w:t xml:space="preserve">hal-02634480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel receptor specificity of avian gammacoronaviruses that cause enteritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. A. W. S. Weerts</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of avian infectious bronchitis virus S1 glycoprotein regions reveals emergence of a new genotype in Moroccan broiler chicken flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. van Beurden</w:t>
+                <w:t xml:space="preserve">Chafiqa Loutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peng</w:t>
+                <w:t xml:space="preserve">Saad Ibn Souda Koraichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (17), pp.8783 - 8792. </w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00745-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12985-015-0347-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634907v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale evolution of avipoxviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+                <w:t xml:space="preserve">Influenza D Virus in Cattle, France, 2011–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.07.031⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.368-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2102.141449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744550v1</w:t>
+                <w:t xml:space="preserve">hal-02639477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and molecular characterization of avian infectious bronchitis virus in poultry flocks in Morocco from 2010 to 2014 and first detection of Italy 02 in Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Touil</w:t>
+                <w:t xml:space="preserve">Novel receptor specificity of avian gammacoronaviruses that cause enteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. N. Ambepitiya Wickramasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. W. S. Weerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. van Beurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2015.1044422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (17), pp.8783 - 8792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00745-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632362v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Newcastle disease virus and infectious bronchitis virus in avian influenza negative birds from live bird markets and backyard and commercial farms in Ivory-Coast</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time scale evolution of avipoxviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Kouassi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102, pp.83-88. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2015.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635680v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full genome sequence of guinea fowl coronavirus associated with fulminating disease.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of Newcastle disease virus and infectious bronchitis virus in avian influenza negative birds from live bird markets and backyard and commercial farms in Ivory-Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Liais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. V. Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11262-015-1183-z⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2015.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631229v1</w:t>
+                <w:t xml:space="preserve">hal-02635680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale evolution of avipoxviruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Full genome sequence of guinea fowl coronavirus associated with fulminating disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Liais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.07.031⟩</w:t>
+              <w:t xml:space="preserve">Virus Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.514-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11262-015-1183-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633636v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpopulations in aMPV vaccines are unlikely to be the only cause of reversion to virulence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Franzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C J Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Drigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (21), pp.2438-2441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A(H1N1)pdm09 virus in pigs, Togo, 2013.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Time scale evolution of avipoxviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Loc\'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard J Webby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.02.028⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639531v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza surveillance in Central and West Africa, 2010-2014.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influenza A(H1N1)pdm09 virus in pigs, Togo, 2013.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Awoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Webby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268814003586⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (1-2), pp.201-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633197v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes to the dynamic nature of hemagglutinin and the emergence of the 2009 pandemic H1N1 influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Woo Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep12828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet activation and aggregation promote lung inflammation and influenza virus pathogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avian influenza surveillance in Central and West Africa, 2010-2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen G. Schneider</w:t>
+                <w:t xml:space="preserve">T L Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Boergeling</w:t>
+                <w:t xml:space="preserve">K y Njabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Berri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">E Couacy-Hymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201406-1031OC⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (10), pp.2205-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268814003586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637130v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of influenza A viruses in livestock and free-living waterfowl in Uganda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platelet activation and aggregation promote lung inflammation and influenza virus pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Kiconco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Titus Tugume</w:t>
+                <w:t xml:space="preserve">- Vuong Ba Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen G. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Boergeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-10-50⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191 (7), pp.804-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201406-1031OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638203v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Avian Coronavirus and Fulminating Disease in Guinea Fowl, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noêlle Lucas</w:t>
+                <w:t xml:space="preserve">Prevalence of influenza A viruses in livestock and free-living waterfowl in Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halid Kirunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Erima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tumushabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Kiconco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titus Tugume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-10-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2001.130774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638202v1</w:t>
+                <w:t xml:space="preserve">hal-02638203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of avipoxviruses in captive-bred Houbara bustard</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel Avian Coronavirus and Fulminating Disease in Guinea Fowl, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Liais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noêlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0098-3⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2001.130774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290594v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pathogenicity and low genetic evolution of avian paramyxovirus type I (Newcastle disease virus) isolated from live bird markets in Uganda</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of avipoxviruses in captive-bred Houbara bustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camus-Bouclainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0098-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-422X-11-173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631792v1</w:t>
+                <w:t xml:space="preserve">hal-01290594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken infectious anaemia, an immunosuppressive disease of poultry birds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Yaqoob</w:t>
+                <w:t xml:space="preserve">High pathogenicity and low genetic evolution of avian paramyxovirus type I (Newcastle disease virus) isolated from live bird markets in Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis K. Byarugaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ali A. Shah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kizito K. Mugimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John B. Omony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Okitwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Wanyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0043933914000828⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-11-173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638506v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single amino acid at the hemagglutinin cleavage site contributes to the pathogenicity but not the transmission of Egyptian highly pathogenic H5N1 influenza virus in chickens.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed A Ali</w:t>
+                <w:t xml:space="preserve">Chicken infectious anaemia, an immunosuppressive disease of poultry birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert G Webster</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Yaqoob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali A. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.03551-12⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (4), pp.759 - 766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043933914000828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644849v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the fitness of distinct clades of influenza A (H9N2) viruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Long-term vaccine-induced heterologous protection against H5N1 influenza viruses in the ferret model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeri-Carol Crumpton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Webby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.506-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-2659.2012.00423.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emi.2013.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650750v1</w:t>
+                <w:t xml:space="preserve">hal-02646594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of influenza B viruses isolated in Uganda during the 2009--2010 seasons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis K Byarugaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Erima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Kibuuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lukwago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-10-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a novel swine influenza virus from Oklahoma in 2011 which is distantly related to human influenza C viruses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing the fitness of distinct clades of influenza A (H9N2) viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. The Sjceirs H9 Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (2), pp.e1003176. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emi.2013.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651233v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term vaccine-induced heterologous protection against H5N1 influenza viruses in the ferret model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">A single amino acid at the hemagglutinin cleavage site contributes to the pathogenicity but not the transmission of Egyptian highly pathogenic H5N1 influenza virus in chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-Woo Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Webb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeri-Carol Crumpton</w:t>
+                <w:t xml:space="preserve">Ghazi Kayali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Webby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Webby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1750-2659.2012.00423.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (8), pp.4786-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03551-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646594v1</w:t>
+                <w:t xml:space="preserve">hal-02644849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active surveillance for influenza A virus among swine, midwestern United States, 2009-2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation of a novel swine influenza virus from Oklahoma in 2011 which is distantly related to human influenza C viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Culhane</w:t>
+                <w:t xml:space="preserve">Ben M Hause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Juleen</w:t>
+                <w:t xml:space="preserve">Emily A Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Stigger-Rosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Zhiguang Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runxia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1906.121637⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.e1003176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652478v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and pathotypic characterization of Newcastle disease viruses circulating in West Africa and the efficacy of a current vaccine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active surveillance for influenza A virus among swine, midwestern United States, 2009-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baibaswata Nayak</w:t>
+                <w:t xml:space="preserve">Cesar A Corzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anandan Paldurai</w:t>
+                <w:t xml:space="preserve">Marie Culhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sa Xiao</w:t>
+                <w:t xml:space="preserve">Kevin Juleen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert L Aplogan</w:t>
+                <w:t xml:space="preserve">Evelyn Stigger-Rosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (3), pp.771-781. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (6), pp.954-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02750-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1906.121637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646637v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-pathogenic avian influenza H6N1 outbreak in a turkey flock in France: a comprehensive case report.</w:t>
+                <w:t xml:space="preserve">Phylogenetic and pathotypic characterization of Newcastle disease viruses circulating in West Africa and the efficacy of a current vaccine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léni Corrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
+                <w:t xml:space="preserve">Arthur Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Facon</w:t>
+                <w:t xml:space="preserve">Baibaswata Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anandan Paldurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert L Aplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2012.733931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.771-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02750-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644468v1</w:t>
+                <w:t xml:space="preserve">hal-02646637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of a Novel Newcastle Disease Virus Strain Isolated from a Chicken in West Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an improved -based influenza virus rescue system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Lyall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tiley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-12-69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01922-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645188v1</w:t>
+                <w:t xml:space="preserve">hal-02646269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both influenza hemagglutinin and polymerase acidic genes are important for delayed pandemic 2009 H1N1 virus clearance in the ferret model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia A Ilyushina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerold E Rehg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai V Bovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 432 (2), pp.389-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2012.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying antigenicity-associated sites in highly pathogenic H5N1 influenza virus hemagglutinin by using sparse learning.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Li-Ping Long</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequence of a Novel Newcastle Disease Virus Strain Isolated from a Chicken in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Hee Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhashree Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anandan Paldurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baibaswata Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (20), pp.11394 - 11395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01922-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647852v1</w:t>
+                <w:t xml:space="preserve">hal-02645188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an improved -based influenza virus rescue system.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identifying antigenicity-associated sites in highly pathogenic H5N1 influenza virus hemagglutinin by using sparse learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhipeng Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Ping Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-12-69⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 422 (1), pp.145-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646269v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance for influenza viruses in poultry and swine, west Africa, 2006-2008.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Casimir K Kouakou</w:t>
+                <w:t xml:space="preserve">A low-pathogenic avian influenza H6N1 outbreak in a turkey flock in France: a comprehensive case report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léni Corrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noêlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1809.111296⟩</w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (6), pp.569-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2012.733931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646930v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extent of antigenic cross-reactivity among highly pathogenic H5N1 influenza viruses.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance for influenza viruses in poultry and swine, west Africa, 2006-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiping Ye</w:t>
+                <w:t xml:space="preserve">Emmanuel Couacy-Hymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane A Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert L Aplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Awoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir K Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01279-11⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.1446-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1809.111296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650306v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of reconstructed ancestral H5N1 influenza viruses for cross-clade protective vaccine development.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multiple reassortment between pandemic (H1N1) 2009 and endemic influenza viruses in pigs, United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Stigger-Rosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Franks</w:t>
+                <w:t xml:space="preserve">Daniel Darnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Corzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1012457108⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (9), pp.1624-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1709.110338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652431v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidemiological and molecular aspects of influenza H5N1 viruses at the human-animal interface in Egypt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Kayali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Webby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh A El Shesheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed M Kandeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.e17730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0017730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple reassortment between pandemic (H1N1) 2009 and endemic influenza viruses in pigs, United States.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Feasibility of reconstructed ancestral H5N1 influenza viruses for cross-clade protective vaccine development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Stigger-Rosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cesar Corzo</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Franks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1709.110338⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (1), pp.349-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1012457108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649989v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative amino acid determinants of the emergence of the 2009 influenza A (H1N1) virus in the human population.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Extent of antigenic cross-reactivity among highly pathogenic H5N1 influenza viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard J Webby</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhipeng Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Peiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (10), pp.3531-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01279-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1014854108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647111v1</w:t>
+                <w:t xml:space="preserve">hal-02650306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuing threat of influenza (H5N1) virus circulation in Egypt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mostafa</w:t>
+                <w:t xml:space="preserve">Putative amino acid determinants of the emergence of the 2009 influenza A (H1N1) virus in the human population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphna Meroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-Woo Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Webby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13522-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1014854108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1712.110683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649054v1</w:t>
+                <w:t xml:space="preserve">hal-02647111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prior seasonal influenza vaccination and infection on pandemic A (H1N1) influenza virus replication in ferrets.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Duan</w:t>
+                <w:t xml:space="preserve">Continuing threat of influenza (H5N1) virus circulation in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Kayali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Stigger-Rosser</w:t>
+                <w:t xml:space="preserve">Rabeh El-Shesheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a M Rubrum</w:t>
+                <w:t xml:space="preserve">Mohamed A Kutkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M Kandeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.08.067⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.2306-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1712.110683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646939v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of influenza A/H3N2 viruses circulating in Uganda.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Millard</w:t>
+                <w:t xml:space="preserve">Training initiatives within the AFHSC-Global Emerging Infections Surveillance and Response System: support for IHR (2005).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean L Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Baliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C Johns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory C Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027803⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-S2-S5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642592v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training initiatives within the AFHSC-Global Emerging Infections Surveillance and Response System: support for IHR (2005).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory C Gray</w:t>
+                <w:t xml:space="preserve">Impact of prior seasonal influenza vaccination and infection on pandemic A (H1N1) influenza virus replication in ferrets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a H Ellebedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stigger-Rosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a M Rubrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-S2-S5⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (17), pp.3335-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.08.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646154v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping assay for the identification of 2009-2010 pandemic and seasonal H1N1 influenza virus reassortants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of influenza A/H3N2 viruses circulating in Uganda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis K Byarugaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Ralston</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Erima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison A Mworozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2010.04.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662704v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandemic (H1N1) 2009 and seasonal influenza A (H1N1) co-infection, New Zealand, 2009.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Peacey</w:t>
+                <w:t xml:space="preserve">Does pandemic A/H1N1 virus have the potential to become more pathogenic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia A Ilyushina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerold E Rehg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J Hall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Bindumadhav M Marathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shevaun Paine</w:t>
+                <w:t xml:space="preserve">Henju Marjuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00249-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654726v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pandemic A/H1N1 virus have the potential to become more pathogenic?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pandemic (H1N1) 2009 and seasonal influenza A (H1N1) co-infection, New Zealand, 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Peacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sonnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henju Marjuki</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shevaun Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (10), pp.1618-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668831v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new genotype and serotype of infectious bronchitis virus in Western Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Genotyping assay for the identification of 2009-2010 pandemic and seasonal H1N1 influenza virus reassortants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ademola A Owoade</w:t>
+                <w:t xml:space="preserve">S Sonnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac O Olatoye</w:t>
+                <w:t xml:space="preserve">R J Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bello R Alkali</w:t>
+                <w:t xml:space="preserve">M Peacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ralston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.012476-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 168 (1-2), pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2010.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658387v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newcastle disease virus in West Africa: new virulent strains identified in non-commercial farms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterization of a new genotype and serotype of infectious bronchitis virus in Western Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moreno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademola A Owoade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac O Olatoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bello R Alkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-008-0269-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (Pt 11), pp.2679-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.012476-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662409v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian metapneumovirus subtype A in China and subtypes A and B in Nigeria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newcastle disease virus in West Africa: new virulent strains identified in non-commercial farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal J Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademola A Owoade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olufemi O Faleke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a A Owoade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H Chen</w:t>
+                <w:t xml:space="preserve">Bello R Alkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 154 (1), pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-008-0269-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657429v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of chicken anemia virus (CAV) in southeastern Chinese live birds markets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Avian metapneumovirus subtype A in China and subtypes A and B in Nigeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a A Owoade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Hübschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sausy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (1), pp.68-73</w:t>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.502-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657498v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement of sublineages of avian influenza (H5N1) by reassortments, sub-Saharan Africa.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of chicken anemia virus (CAV) in southeastern Chinese live birds markets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques R Kremer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C P Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1411.080555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656581v1</w:t>
+                <w:t xml:space="preserve">hal-02657498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal influenza epidemiology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Replacement of sublineages of avian influenza (H5N1) by reassortments, sub-Saharan Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademola A Owoade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy A Gerloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolaoso O Taiwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques R Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (11), pp.1731-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1411.080555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653454v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and antigenic evolution and geographical spread of H5N1 highly pathogenic avian influenza viruses in western Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Animal influenza epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R G Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R J Webby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 Suppl 4, pp.D67-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.82939-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667295v1</w:t>
+                <w:t xml:space="preserve">hal-02653454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of HPAI (H5N1) viruses from poultry and wild vultures, Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zékiba Tarnagda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc C Tahita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Landtsheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (4), pp.611-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid1304.061356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female-enriched and thermosensitive expression of steroidogenic factor-1 during gonadal differentiation in Pleurodeles waltl</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Chardard</w:t>
+                <w:t xml:space="preserve">Molecular and antigenic evolution and geographical spread of H5N1 highly pathogenic avian influenza viruses in western Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-I Ko</w:t>
+                <w:t xml:space="preserve">C M Olinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a A Owoade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dumond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Z Tarnagda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Tahita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01916⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (Pt 8), pp.2297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.82939-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657629v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple introductions of H5N1 in Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M Olinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a A Owoade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S de Landtsheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Ammerlaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 442 (7098), pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/442037a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude de l’épidémiologie moléculaire de H5N1 hautement pathogène au Nigéria indique que plusieurs virus distincts y ont été introduits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Female-enriched and thermosensitive expression of steroidogenic factor-1 during gonadal differentiation in Pleurodeles waltl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chardard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-I Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wim Ammerlaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (1), pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660015v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of avian influenza virus, infectious bronchitis virus, reovirus, avian pneumovirus, infectious laryngotracheitis virus, and avian leukosis virus in Nigerian poultry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’étude de l’épidémiologie moléculaire de H5N1 hautement pathogène au Nigéria indique que plusieurs virus distincts y ont été introduits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademola Owoade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Landtsheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Ammerlaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50 (2), pp.222-7</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657632v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of chicken anemia virus in Nigeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Seroprevalence of avian influenza virus, infectious bronchitis virus, reovirus, avian pneumovirus, infectious laryngotracheitis virus, and avian leukosis virus in Nigerian poultry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a A Owoade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C P Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (2), pp.222-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668179v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plusieurs souches de la grippe aviaire détectées au Nigéria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of chicken anemia virus in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a A Owoade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J O Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C P Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 151 (1), pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-005-0609-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664175v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plusieurs souches de la grippe aviaire détectées au Nigéria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 346, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression of aromatase and steroidogenic factor 1 in the lung of the urodele amphibian Pleurodeles waltl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Callier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 145 (7), pp.3111-3114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2004-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19313,4195 +19447,4195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSdays 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Hygoneq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous phylogeographic approach to explore environmental and ecological drivers of Highly Pathogenic Avian Influenza outbreaks in Italy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabella Monne</w:t>
+                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888597v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of camelids (alpacas) to experimental infection with influenza C and D virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen E Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M van Diemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley C Banyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Neglected Influenza Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+                <w:t xml:space="preserve">A continuous phylogeographic approach to explore environmental and ecological drivers of Highly Pathogenic Avian Influenza outbreaks in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Fornasiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Zecchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Monne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Epizone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888568v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hortensia Robert</w:t>
+                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709511v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent are field data vital for drawing up risk maps for avian influenza viruses propagation in West Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Hastings Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CEIRR annual network meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of camelids (alpacas) to experimental infection with both influenza C and D viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen E Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M van Diemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options for the control of influenza XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIG-I/MDA5 activation upon Influenza D virus infection impairs the pro-inflammatory and antibacterial response triggered during secondary Mycoplasma bovis superinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandy Nagamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Scribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Negative Strand Virus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of low pathogenic avian influenza H9N2 viruses in North and sub-Saharan Africa: a concern for animal and human health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Djegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Batawui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis K Byarugaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual CEIRS Network Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Spread and Evolution of Highly Pathogenic Avian Influenza A (H5N1) virus, West Africa, 2015-2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pidemnéwé S Pato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Komlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Dogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trushar Jeevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes journées francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus Influenza D : from surveillance to the pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResaFLU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards control of avian coronaviruses: Strategies for diagnosis, surveillance and vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheije</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FA1207 Final Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological evidence of influenza D and/or C virus circulation in African ruminants and camelids, 1991-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A. J. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ait Lbacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Awoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Annual CEIRS Network Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza D virus circulation in Europe and Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donohoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection conferred by H120 vaccine against IBV Moroccan Italy 02 in commercial broilers and SPF chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+                <w:t xml:space="preserve">Evidence of subpopulations in aMPV vaccines using NGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Franzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Avian Corona- and Pneumoviruses and Complicating Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University [Utrecht]. NLD.; GD Animal Health. NLD., Jun 2016, Leusden, Netherlands. 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744139v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of subpopulations in aMPV vaccines using NGS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+                <w:t xml:space="preserve">Protection conferred by H120 vaccine against IBV Moroccan Italy 02 in commercial broilers and SPF chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhia Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Fellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Avian Corona- and Pneumoviruses and Complicating Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University [Utrecht]. NLD.; GD Animal Health. NLD., Jun 2016, Leusden, Netherlands. 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743729v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of avian infectious bronchitis virus isolated in Morocco: a retrospective study, 1983 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakhia Belkasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Houadfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Avian Corona- and Pneumoviruses and Complicating Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University [Utrecht]. NLD.; GD Animal Health. NLD., Jun 2016, Leusden, Netherlands. 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of avian respiratory viruses in Pakistan, 2014-1016</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of Guinea fowl coronavirus in France (2011-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Fungal Genetics (ECFG13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR BIOlogie GEstion des Risques en agriculture (1290)., Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Avian Corona- and Pneumoviruses and Complicating Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University [Utrecht]. NLD.; GD Animal Health. NLD., Jun 2016, Leusden, Netherlands. 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743154v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of the H120 infectious bronchitis virus vaccine against a Nigerian IBADAN06 virus in the chicken model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Langeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Franzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Loupias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Cecchinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Avian Corona- and Pneumoviruses and Complicating Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University [Utrecht]. NLD.; GD Animal Health. NLD., Jun 2016, Leusden, Netherlands. 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of Guinea fowl coronavirus in France (2011-2015)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of avian respiratory viruses in Pakistan, 2014-1016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Umar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqar Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Avian Corona- and Pneumoviruses and Complicating Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University [Utrecht]. NLD.; GD Animal Health. NLD., Jun 2016, Leusden, Netherlands. 200 p</w:t>
+              <w:t xml:space="preserve">13. European Conference on Fungal Genetics (ECFG13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR BIOlogie GEstion des Risques en agriculture (1290)., Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744077v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRIBLAGE D’AGENTS INFECTIEUX RESPIRATOIRES AVIAIRES PAR PCR À HAUT DEBIT : PREMIÈRE APPLICATION À L’ÉTUDE DE LA PATHOLOGIE RESPIRATOIRE DE LA DINDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence et faible évolution génétique de virus de la maladie de Newcastle vélogènes isolés en Ouganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis K Byarugaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kizito K. Mugimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John B. Omony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Okitwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Wanyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Recherches Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative broad-range molecular screening of avian respiratory pathogens on a high throughput PCR microfluidic platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier. USA., Dec 2014, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An avian coronavirus associated with fulminating disease of guinea fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noêlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Avian Corona- and Metapneumoviruses and Complicating Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rauishozhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards suggestions on unified nomenclature and classification of infectious bronchitis virus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Avian Corona- and Metapneumoviruses and Complicating Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rauisholzhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’infection du virus influenza A et réponse immunitaire chez le poulet et la dinde : modélisation à l’échelle de l’individu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An avian coronavirus associated with fulminating disease of guinea fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léni Corrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual COST Action FA1207 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance for Influenza Viruses in Poultry and Swine in West Africa, a putative Influenza-Free Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Orthomyxovirus Research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bromont, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection moléculaire et caractérisation de virus respiratoires du canard par une approche de séquençage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SEVAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular detection and characterization of duck respiratory viruses using unbiased high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESVV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, european society for veterinary virology (ESVV)., Sep 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term vaccine-induced heterologous protection against H5N1 influenza viruses in the ferret model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced laboratory surveillance of group III coronaviruses in life poultry markets in Guangdong province, China, after the SARS outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honglin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude P. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Avian Corona- and Pneumovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Rauischholzhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of infectious bronchitis virus in Nigerian chicken flocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Owoade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Ammerlaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Avian Corona- and Pneumovirus Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Rauischholzhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23511,2696 +23645,2821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de mesures automatisées d'indicateurs de bien-être et de santé des volailles : cas particulier de la bronchite infectieuse aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'Association Française des sciences et techniques de l'animal de laboratoire : Des animaux et des machines (AFSTAL 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucin Dynamics in the Respiratory Tract of Poly-Infected Dairy Calves: Histological Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Mucus Network meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are field data vital for drawing up risk maps for avian influenza viruses occurrence in West Africa?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brandon Hayes</w:t>
+                <w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Center of Excellence on Influenza Research and Response (CEIRR) network meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, New York, United States</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988119v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hortensia Robert</w:t>
+                <w:t xml:space="preserve">To what extent are field data vital for drawing up risk maps for avian influenza viruses occurrence in West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Nonmon Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">3rd Annual Center of Excellence on Influenza Research and Response (CEIRR) network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709456v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of mammalian adaptation markers identified through recursive partitioning on the polymerase activity of H5N8 highly pathogenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre le virus Influenza D et Mycoplasma bovis dans le cadre des bronchopneumonies infectieuses chez les jeunes bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gausserès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of automated measures of indicators of wellbeing and health of poultry: special case of avian infectious bronchitis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Développement de mesures automatisées des indicateurs de bien-être et de santé des volailles : cas particulier de la bronchite infectieuse aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Congress (WPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, France</w:t>
+              <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , V-P05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385257v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de mesures automatisées des indicateurs de bien-être et de santé des volailles : cas particulier de la bronchite infectieuse aviaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Development of automated measures of indicators of wellbeing and health of poultry: special case of avian infectious bronchitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , V-P05</w:t>
+              <w:t xml:space="preserve">World's Poultry Congress (WPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390115v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de co-infections virales IDV et BCoV dans le cadre des bronchopneumonies infectieuses chez le bovin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle murin d’infection expérimentale pour le virus Influenza D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'adaptation des virus Influenza A : Etude des interactions entre protéine virale NS1 et protéines cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontre des Microbiologistes Région Occitanie (MicrobiOccitanie 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. , 2017</w:t>
+              <w:t xml:space="preserve">19. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Libbey Eurotext</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virologie, 21 (2), 108 p., 2017, XIXèmes Journées Francophones de Virologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786845v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'adaptation des virus Influenza A : Etude des interactions entre protéine virale NS1 et protéines cellulaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Développement d’un modèle murin d’infection expérimentale pour le virus Influenza D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Francophones de Virologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Virologie, 21 (2), 108 p., 2017, XIXèmes Journées Francophones de Virologie</w:t>
+              <w:t xml:space="preserve">1. Rencontre des Microbiologistes Région Occitanie (MicrobiOccitanie 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735872v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Influenza D virus in swine: first serological evidence for exposure of breeding sows in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. , 192 p., 2017, 11th EPIZONE Annual Meeting "Welcome in Paris" by ANSES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle murin d’infection expérimentale pour le virus Influenza D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the pathogenesis and transmission of Influenza D virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hagglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamak Zohari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a metagenomics approach to characterize influenza D virus in cattle in North Eastern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cavicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zamperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mottaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Epizone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Madrid, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of influenza D virus in respiratory disease samples from Irish cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of the European Association of Veterinary Laboratory Diagnosticians (EAVLD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza A(H1N1)pdm09 virus in pigs, Togo, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Awoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Webby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. ESWI Conference European Scientific Working Group on Influenza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Riga, Latvia. , 2014, The fifth ESWI Influenza conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding duration: the key risk factor for spread of highly pathogenic H5N1 avian influenza viruses over long distances by ducks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options for the control of influenza VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cape Town, South Africa. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Powered Acoustic Diagnostics: Advancing Respiratory Health and Animal Welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Nou Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F. Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactions virus respiratoires bovins et Mycoplasma bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales GTV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitier, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification d’un nouveau virus influenza D en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. Virologie, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26210,156 +26469,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26369,728 +26628,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des recherches de‑coincidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId874" w:history="1">
+                <w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed Quae, pp.11-24, 2024, 978-2-7592-3894-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182185v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2084 : un scénario fictif du pire et des pistes de solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloan Salètes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marette Stéphan (ed.); Lejars Caroline (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed Quae, pp.67-88, 2024, 978-2-7592-3894-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId874" w:history="1">
+                <w:t xml:space="preserve">Vers des recherches de‑coincidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marette Stéphan (ed.); Lejars Caroline (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t>
+              <w:t xml:space="preserve">, Ed Quae, pp.11-24, 2024, 978-2-7592-3894-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693521v1</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Pathogenic Avian Influenza: A Permanent Threat to Poultry Farming in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Arbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Houadfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Fellahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Broiler Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.104480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel coronavirus from Guinea fowl using metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coronaviruses : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1282, Humana Press Inc., 5 p., 2015, Methods in Molecular Biology, 978-1-4939-2438-7 978-1-4939-2437-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2438-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza pandemic : an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glendie Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Webby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Influenza Viruses: Science, Surveillance and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pennsylvania Academy of Science, 447 p., 2011, 978-0945809210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27100,1127 +27359,1127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une stratégie nationale de vaccination au regard del’influenza aviaire hautement pathogène en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0165, Anses. 2023, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » - 2ème partie - Réponse à la question 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId888" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (3eme partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2022, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03924031v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03972609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une stratégie nationale de vaccination au regard de l’influenza aviaire hautement pathogène chez les galliformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId888" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » - 2ème partie - Réponse à la question 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0139, Anses. 2022, 46 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082679v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03924031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (3eme partie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId888" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’élaboration d’une stratégie nationale de vaccination au regard de l’influenza aviaire hautement pathogène chez les galliformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette, Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Andraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Durand</w:t>
+                <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2022, 32 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0139, Anses. 2022, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03972609v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » 1ère partie – Réponse à la question 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03923991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2021, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03674371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à un retour d’expérience sur la crise influenza aviaire hautement pathogène 2020-2021 (2eme partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0022, Anses. 2021, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03674493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la possibilité de levée de la zone tampon mise en place dans le Sud-Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0023, Anses. 2021, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03668801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment for influenza D in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Chiapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette F Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuela Foni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2397-8325, Risk assessment for influenza D in Europe Consortium; European Food Safety Authority. 2020, p. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28230,114 +28489,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison moléculaire des virus de l'Influenza aviaire, de la bronchite infectieuse et de l'anémie du poulet en Chine et au Nigeria : l'épidémiologie moléculaire, un atout dans la compréhension de l'évolution des virus aviaires à l'échelle mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId910"/>
+      <w:footerReference w:type="default" r:id="rId919"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28484,51 +28743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Banihashem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Persson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hurri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeyoung Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17010017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Buczkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fusaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Gonzales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Kuiken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9834" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Arbani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kadja-Wonou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Salamat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kichou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#229;hl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catherine Kadja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ouedraogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiban&#233; Dieudonn&#233; Dahourou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Onidje" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaibou Sourokou Sabi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00580-025-03652-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Ella Boklund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dippel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Figuerola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9801" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Widgren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16030361" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaolan Liang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Sun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Edwards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Song" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49884-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2024.110124" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoudi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Khayi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Benaissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kasouati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rhazzar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ahs.v23i3.46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2022051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Zohari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105483" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Crane D&#8217;Heysselaer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Parisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruy&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030382" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Ahlgren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040829" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmina Bidoudan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouahid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafaa Fassi Fihri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bollo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122374" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03026-23" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qouilazoni A. Ukuli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Erima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mubiru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Atim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Tugume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08403-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014203v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G Vaughan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Scire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pohlmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Islam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariful Islam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meerjady S. Flora" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emama Amin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlie Woodard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33814-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163619v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215610120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qouilazoni A Ukuli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14092074" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014095v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O'Donovan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac081" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Djegui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Akpo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneille Gnanvi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.221020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cenac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149361" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113256" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01086-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangmei Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Liang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zanin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071400" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal J. Snoeck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13812" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ran&#231;on" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01690-21" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Khantour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Houadfi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Nassik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Said Tligui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Mellouli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/aviandiseases-D-21-00015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kouakou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Batawui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;lia Djegui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis K. Byarugaba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091749" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475387v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fellahi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Maaroufi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Said Tligui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/aviandiseases-D-20-00067" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213105v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis K. Byuragaba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Jones" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1908097" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. El Zowalaty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfal Abdelgadir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K. Borkenhagen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Bailey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14255" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab093" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Savard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Broes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ariel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14085" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Lbacha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alali" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Zouagui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13805" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Bianchini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13938" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengming Zhao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxing Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F Ducatez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2021.727163" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Mercan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayed" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ekin Azbazdar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kandeil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13040607" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhia Belkasmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Faraji" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1656328" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206923v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysun Yilmaz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Umar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Turan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Aydin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emre Tali" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.02.017" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197205v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Feng Wan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferguson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00240-20" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelheq Barberis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar El Amine Boudaoud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Gorrill" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Loupias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Ghram" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-020-01377-z" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214138v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Soulaymani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Filali Maltouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Darkaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0724" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pidemn&#233;w&#233; S Pato" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Komlan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Dogno" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020128" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160293v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykrishna Dhanasekaran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Cassard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hause" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050534" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207078v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104097" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965261v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pidemn&#233;w&#233; Pato" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trushar Jeevan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2512.190054" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997471v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Donchet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Labaronne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Miloudi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37306-y" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627101v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01853-18" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199179v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bin Aslam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2103-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640123v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Eichenbaum" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Belin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillotin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060516" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204793v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;donovan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Donohoe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13620-019-0150-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947431v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M Bouwman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Broszeit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Berger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik a W S Weerts" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00067-19" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Senet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1430891" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947632v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Wanyana" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito K Mugimba" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omony J Bosco" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halid Kirunda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Nakavuma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ojvr.v85i1.1510" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621687v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhia F Z Belkasmi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1449942" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627088v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal J Snoeck" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pauly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Losch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Wildschutz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2407.171937" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626327v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Flynn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gallagher" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mooney" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Irvine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.170759" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602665v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11514-101316-Review" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629086v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sonnberg" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri Carol Crumpton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouvong Phommachanh" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000806" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Harrak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Kuhn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-016-3885-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620789v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11686-060817-Reg.1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626889v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.J. Cook" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Awoume" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2309.170342" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635085v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Union Cost Action Fa1207" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2016.1211834" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633131v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Debeauchamp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri-Carol Crumpton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00772-16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639622v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Becker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Freudenstein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.04.025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9VGDG1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604195v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Millard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kibuuka" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luswa Lkwago" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12401" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605712v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0596-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634480v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelletier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641582v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiqa Loutfi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda Koraichi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0347-8" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639477v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2102.141449" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634907v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Ambepitiya Wickramasinghe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. de Vries" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. W. S. Weerts" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. van Beurden" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00745-15" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744550v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.07.031" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632362v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2015.1044422" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635680v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouakou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouakou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouakou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godji" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Kouassi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.015" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631229v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1183-z" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633636v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc\'H" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639277v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Franzo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Naylor" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drigo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.03.092" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ5QVP9J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639531v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Webby" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.02.028" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633197v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Fuller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K y Njabo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couacy-Hymann" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chasar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814003586" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639649v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Woo Yoon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Chen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mcbride" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Barman" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12828" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637130v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vuong Ba L&#234;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G. Schneider" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Boergeling" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201406-1031OC" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638203v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tumushabe" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Kiconco" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-50" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631792v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito K. Mugimba" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Omony" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Okitwi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-11-173" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638506v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yaqoob" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali A. Shah" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933914000828" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644849v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Kayali" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Ali" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Webster" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03551-12" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650750v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Sjceirs H9 Working Group" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2013.75" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650842v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis K Byarugaba" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lukwago" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-10-11" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651233v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Hause" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Collin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Ran" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxia Liu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003176" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646594v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Webb" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Webby" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-2659.2012.00423.x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652478v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Corzo" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Culhane" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Juleen" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Stigger-Rosser" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1906.121637" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646637v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Samuel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibaswata Nayak" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandan Paldurai" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Xiao" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L Aplogan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02750-12" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644468v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Facon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2012.733931" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645188v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hee Kim" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashree Nayak" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01922-12" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646328v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Ilyushina" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Fabrizio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerold E Rehg" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai V Bovin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2012.06.018" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647852v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Cai" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Long" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.05.011" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646269v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lyall" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tiley" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-12-69" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646930v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couacy-Hymann" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane A Kouakou" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir K Kouakou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1809.111296" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650306v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Peiris" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Guan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Ye" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01279-11" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652431v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Griffin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Franks" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1012457108" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645100v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh A El Shesheny" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Kandeil" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017730" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649989v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darnell" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Corzo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1709.110338" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647111v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Meroz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014854108" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649054v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh El-Shesheny" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Kutkat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mostafa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1712.110683" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646939v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a H Ellebedy" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duan" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stigger-Rosser" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Rubrum" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.08.067" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642592v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison A Mworozi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027803" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646154v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Otto" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Baliga" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Sanchez" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Johns" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Gray" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-S2-S5" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662704v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sonnberg" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Hall" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peacey" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ralston" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.04.020" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654726v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peacey" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hall" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shevaun Paine" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668831v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindumadhav M Marathe" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henju Marjuki" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00249-10" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658387v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno Martin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola A Owoade" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac O Olatoye" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello R Alkali" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012476-0" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662409v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi O Faleke" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0269-5" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68NMZGJ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657429v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Owoade" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M H&#252;bschen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sausy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657498v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Muller" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656581v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy A Gerloff" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolaoso O Taiwo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R Kremer" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1411.080555" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653454v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Webster" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Webby" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667295v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Olinger" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tarnagda" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Tahita" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82939-0" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660196v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;kiba Tarnagda" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C Tahita" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sow" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Landtsheer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061356" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657629v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chardard" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-I Ko" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dumond" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01916" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657576v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Olinger" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Landtsheer" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ammerlaan" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/442037a" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QD65T8XZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660015v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olinger" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Owoade" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ammerlaan" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657632v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668179v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O Abiola" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0609-7" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECA2280A8C7B7AF5B6C64FCBDB8E9EAD3DBD8FCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664175v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680221v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2004-0245" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888597v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Zecchin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Manca" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Monne" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888628v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Everett" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M van Diemen" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramsay" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe James" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley C Banyard" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888714v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgois" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laurent" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888900v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lean" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nunez" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988202v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988479v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947557v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787021v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheije" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790206v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. J. Cook" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737265v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donohoe" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ryan" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744139v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743729v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzo" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Naylor" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drigo" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742849v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jones" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743154v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Aslam" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743839v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Langeois" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Loupias" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Cecchinato" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744077v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742957v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739493v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739728v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740721v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792061v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802000v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805928v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804768v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191333v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lagoutte" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807084v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751543v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglin Chen" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Muller" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760550v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Owoade" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Muller" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533478v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988119v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988157v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738677v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mansuy" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385257v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pajusco" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390115v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947553v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cournet" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786845v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735872v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788027v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734642v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792914v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cavicchio" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zamperin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Milani" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mottaran" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794430v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan O&#8217;neill" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738746v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802251v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233337v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Nou Plana" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corbin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796314v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182185v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182187v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888442v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104480" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798943v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2438-7_2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805805v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glendie Marcelin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabrizio" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171558v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082679v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette, Ducatez" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03972609v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andraud" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674371v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674493v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167478v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faccini" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuela Foni" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746992v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10239" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Buczkowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fusaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Gonzales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9702" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Arbani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kadja-Wonou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Salamat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Kichou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320666" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Banihashem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Persson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hurri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeyoung Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17010017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Kuiken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#229;hl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9811" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05021468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catherine Kadja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ouedraogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiban&#233; Dieudonn&#233; Dahourou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Onidje" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaibou Sourokou Sabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00580-025-03652-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Ella Boklund" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dippel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Figuerola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaolan Liang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M Edwards" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Song" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49884-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Widgren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16030361" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Nonmon Sanogo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane A Koita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268824001390" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adama Diakit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Niang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2024.110124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9352" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Crane D&#8217;Heysselaer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Parisi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruy&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030382" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Khayi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122355" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Drissi Touzani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Benaissa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kasouati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rhazzar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ahs.v23i3.46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Zohari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2023.105483" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888439v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rancon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Salem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2022051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmina Bidoudan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouahid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafaa Fassi Fihri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bollo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122374" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090963v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Ahlgren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15040829" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03026-23" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014203v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G Vaughan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Scire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pohlmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac073" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2215610120" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qouilazoni A. Ukuli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Erima" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mubiru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Atim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titus Tugume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08403-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Islam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariful Islam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meerjady S. Flora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emama Amin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlie Woodard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33814-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Djegui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Akpo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneille Gnanvi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.221020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qouilazoni A Ukuli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14092074" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014095v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O'Donovan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac081" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03651880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cenac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149361" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rubrum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030529" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2022.113256" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01086-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Figueroa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab093" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. El Zowalaty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfal Abdelgadir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K. Borkenhagen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Bailey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14255" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;lia Djegui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Batawui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis K. Byuragaba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Jones" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1908097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Kouakou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis K. Byarugaba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091749" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Fellahi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Nassik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Maaroufi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Said Tligui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/aviandiseases-D-20-00067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangmei Lin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Liang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zanin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071400" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Khantour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Houadfi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Said Tligui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Mellouli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/aviandiseases-D-21-00015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ran&#231;on" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01690-21" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197071v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal J. Snoeck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13812" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575999v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molida Mao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viboud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mettier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.772550" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196829v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Bianchini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13938" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Lbacha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Alali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Zouagui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13805" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213649v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Savard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Broes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ariel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14085" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Mercan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayed" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ekin Azbazdar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kandeil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13040607" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengming Zhao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxing Zhang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F Ducatez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2021.727163" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206923v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysun Yilmaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Umar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Turan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Aydin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emre Tali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.02.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197205v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Feng Wan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferguson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00240-20" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliva" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mettier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01662-19" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhia Belkasmi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Faraji" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2019.1656328" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197365v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelheq Barberis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar El Amine Boudaoud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Gorrill" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Loupias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Ghram" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-020-01377-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214138v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Soulaymani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Filali Maltouf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Darkaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0724" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pidemn&#233;w&#233; S Pato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Komlan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Dogno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020128" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykrishna Dhanasekaran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Cassard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hause" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12050534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104097" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;donovan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Donohoe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13620-019-0150-8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pidemn&#233;w&#233; Pato" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trushar Jeevan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2512.190054" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997471v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Donchet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Labaronne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Miloudi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37306-y" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627101v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01853-18" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640123v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Eichenbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Belin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillotin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060516" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199179v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teillaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bin Aslam" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2103-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947431v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M Bouwman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Broszeit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik a W S Weerts" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00067-19" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947632v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Wanyana" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito K Mugimba" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omony J Bosco" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halid Kirunda" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Nakavuma" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ojvr.v85i1.1510" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627147v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Senet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1430891" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621687v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhia F Z Belkasmi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1449942" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627088v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal J Snoeck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pauly" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Losch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Wildschutz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2407.171937" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626327v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Flynn" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gallagher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mooney" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Irvine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2402.170759" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888506v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sikht" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kraimi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drissi Touzani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629086v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sonnberg" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri Carol Crumpton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phouvong Phommachanh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000806" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602665v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11514-101316-Review" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591737v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Harrak" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Kuhn" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-016-3885-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11686-060817-Reg.1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626889v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.J. Cook" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Awoume" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2309.170342" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635085v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Union Cost Action Fa1207" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2016.1211834" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633131v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Debeauchamp" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri-Carol Crumpton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00772-16" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639622v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Becker" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Freudenstein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.04.025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9VGDG1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604195v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Millard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kibuuka" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luswa Lkwago" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12401" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605712v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0596-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632362v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2015.1044422" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634480v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelletier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cassard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641582v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiqa Loutfi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda Koraichi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0347-8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639477v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2102.141449" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634907v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Ambepitiya Wickramasinghe" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. de Vries" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. W. S. Weerts" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. van Beurden" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00745-15" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744550v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.07.031" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635680v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kouakou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouakou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouakou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godji" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Kouassi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.015" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631229v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Liais" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1183-z" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639277v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Franzo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Naylor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drigo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.03.092" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ5QVP9J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc\'H" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639531v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Webby" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.02.028" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639649v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Woo Yoon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Chen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mcbride" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Barman" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12828" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633197v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Fuller" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K y Njabo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couacy-Hymann" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chasar" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814003586" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637130v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vuong Ba L&#234;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen G. Schneider" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Boergeling" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201406-1031OC" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638203v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tumushabe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Kiconco" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-50" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638202v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#234;lle Lucas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2001.130774" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290594v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camus-Bouclainville" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0098-3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631792v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito K. Mugimba" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Omony" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Okitwi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-11-173" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638506v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yaqoob" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali A. Shah" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933914000828" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646594v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Webb" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Webby" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-2659.2012.00423.x" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650842v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis K Byarugaba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lukwago" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-10-11" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650750v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Sjceirs H9 Working Group" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2013.75" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644849v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Kayali" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Ali" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Webster" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03551-12" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651233v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Hause" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Collin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Ran" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxia Liu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003176" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652478v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Corzo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Culhane" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Juleen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Stigger-Rosser" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1906.121637" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646637v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Samuel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibaswata Nayak" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandan Paldurai" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Xiao" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L Aplogan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02750-12" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646269v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lyall" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tiley" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-12-69" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646328v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia A Ilyushina" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Fabrizio" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerold E Rehg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai V Bovin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2012.06.018" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645188v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Hee Kim" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashree Nayak" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01922-12" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647852v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Cai" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Long" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.05.011" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644468v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Corrand" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Facon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2012.733931" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646930v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couacy-Hymann" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane A Kouakou" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir K Kouakou" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1809.111296" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649989v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darnell" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Corzo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1709.110338" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645100v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh A El Shesheny" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Kandeil" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017730" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652431v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Griffin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Franks" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1012457108" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650306v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Peiris" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Guan" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Ye" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01279-11" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647111v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Meroz" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014854108" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649054v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh El-Shesheny" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Kutkat" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mostafa" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1712.110683" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646154v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Otto" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Baliga" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Sanchez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Johns" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Gray" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-S2-S5" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646939v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a H Ellebedy" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duan" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stigger-Rosser" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Rubrum" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.08.067" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642592v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison A Mworozi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027803" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668831v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindumadhav M Marathe" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henju Marjuki" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00249-10" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654726v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peacey" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hall" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shevaun Paine" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662704v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sonnberg" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Hall" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peacey" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ralston" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2010.04.020" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658387v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreno Martin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola A Owoade" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac O Olatoye" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello R Alkali" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012476-0" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662409v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi O Faleke" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0269-5" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68NMZGJ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657429v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Owoade" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M H&#252;bschen" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sausy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657498v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Muller" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656581v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy A Gerloff" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolaoso O Taiwo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R Kremer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1411.080555" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653454v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Webster" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Webby" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660196v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;kiba Tarnagda" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C Tahita" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sow" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Landtsheer" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061356" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667295v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Olinger" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tarnagda" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Tahita" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82939-0" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657576v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Olinger" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Landtsheer" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ammerlaan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/442037a" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QD65T8XZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657629v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kuntz" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chardard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-I Ko" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dumond" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01916" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660015v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olinger" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Owoade" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ammerlaan" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657632v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668179v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O Abiola" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0609-7" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECA2280A8C7B7AF5B6C64FCBDB8E9EAD3DBD8FCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664175v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680221v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand Chesnel" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callier" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2004-0245" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888628v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Everett" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M van Diemen" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramsay" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe James" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley C Banyard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888597v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Zecchin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Manca" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Monne" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888714v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgois" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laurent" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888900v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lean" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nunez" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988202v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988479v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947557v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787021v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheije" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790206v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. J. Cook" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737265v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donohoe" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ryan" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743729v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Naylor" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drigo" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744139v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742849v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jones" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744077v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743839v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Langeois" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Loupias" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Cecchinato" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743154v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Aslam" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742957v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739493v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739728v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740721v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792061v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802000v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805928v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804768v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191337v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191333v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lagoutte" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807084v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751543v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglin Chen" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Muller" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760550v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Owoade" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Muller" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533478v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988119v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988157v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738677v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mansuy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390115v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385257v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pajusco" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947553v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cournet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735872v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volmer" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/sommaire.phtml?cle_parution=4457" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786845v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734641v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788027v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734642v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792914v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cavicchio" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zamperin" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Milani" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mottaran" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794430v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan O&#8217;neill" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738746v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802251v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233337v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Nou Plana" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corbin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601028v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796314v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182187v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloan Sal&#232;tes" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182185v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888442v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104480" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798943v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2438-7_2" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805805v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glendie Marcelin" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabrizio" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171558v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03972609v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andraud" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082679v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette, Ducatez" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674371v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674493v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167478v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Faccini" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuela Foni" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746992v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10239" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>