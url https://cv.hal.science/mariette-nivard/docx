--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
+                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jodar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Loison</w:t>
+                <w:t xml:space="preserve">Bertrand Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+                <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709736v1</w:t>
+                <w:t xml:space="preserve">hal-01904697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hébert</w:t>
+                <w:t xml:space="preserve">B. Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.1060. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.065304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904697v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Indenter Tip Imperfection and Deformability on Analysing Instrumented Indentation Tests at Shallow Depths of Penetration on Stiff and Hard Materials</w:t>
               </w:r>
@@ -897,51 +897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1406,51 +1406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas investigation for laser drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
@@ -2494,90 +2494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2917,64 +2917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3800,51 +3800,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in metallic glasses characterized by nanoindentation and shear bands observations</w:t>
+                <w:t xml:space="preserve">Size effect in metallic glasses studied by mechanical characterization of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
@@ -3879,97 +3879,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISMANAM XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935358v1</w:t>
+                <w:t xml:space="preserve">hal-00935296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in metallic glasses studied by mechanical characterization of thin films</w:t>
+                <w:t xml:space="preserve">Size effect in metallic glasses characterized by nanoindentation and shear bands observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
@@ -4004,73 +4004,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMANAM XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935296v1</w:t>
+                <w:t xml:space="preserve">hal-00935358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers and thermal spray</w:t>
               </w:r>
@@ -4328,90 +4328,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation of Shock wave and spallation induced by ultra-short laser new perspectives par LASer Adhesion Test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress on Laser Advanced Materials Processing (LAMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, KOBE, Japan. pp</w:t>
@@ -4684,277 +4684,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction laser-matière en régime ultra-bref : application à la propagation d'ondes de choc dans les solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boustie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
+              <w:t xml:space="preserve">IRMDSP : 24-26 Septembre 2008, Saclay INSTN Interaction rayonnement matière : du solide au plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319319v1</w:t>
+                <w:t xml:space="preserve">hal-00419361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction laser-matière en régime ultra-bref : application à la propagation d'ondes de choc dans les solides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boustie</w:t>
+                <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMDSP : 24-26 Septembre 2008, Saclay INSTN Interaction rayonnement matière : du solide au plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Saclay, France</w:t>
+              <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419361v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5492,51 +5492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, France. 6 p</w:t>
@@ -5731,51 +5731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity of Ge-Se glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B642671D"/>
+    <w:nsid w:val="5518CC5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6445,51 +6445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariette-nivard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-1614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1227-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.2567844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariette-nivard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-1614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1227-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.2567844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>