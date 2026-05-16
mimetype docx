--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2238,661 +2238,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982762v1</w:t>
+                <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.070018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982785v1</w:t>
+                <w:t xml:space="preserve">hal-01874684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Jodar</w:t>
+                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dereure</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ile d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5044827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874684v1</w:t>
+                <w:t xml:space="preserve">hal-01982769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riley Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Baber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guven Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982769v1</w:t>
+                <w:t xml:space="preserve">hal-01982786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Forest Baber</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guven Ibrahim</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982786v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
               </w:r>
@@ -3800,51 +3800,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in metallic glasses studied by mechanical characterization of thin films</w:t>
+                <w:t xml:space="preserve">Size effect in metallic glasses characterized by nanoindentation and shear bands observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
@@ -3879,97 +3879,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMANAM XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935296v1</w:t>
+                <w:t xml:space="preserve">hal-00935358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in metallic glasses characterized by nanoindentation and shear bands observations</w:t>
+                <w:t xml:space="preserve">Size effect in metallic glasses studied by mechanical characterization of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
@@ -4004,97 +4004,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISMANAM XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935358v1</w:t>
+                <w:t xml:space="preserve">hal-00935296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
@@ -4129,106 +4129,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448274v1</w:t>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
@@ -4263,73 +4254,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906521v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation of Shock wave and spallation induced by ultra-short laser new perspectives par LASer Adhesion Test (LASAT)</w:t>
               </w:r>
@@ -4934,277 +4934,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chocs laser dans les solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bolis</w:t>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274030v1</w:t>
+                <w:t xml:space="preserve">hal-00274033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs laser dans les solides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancées du test d'adhérence par choc laser LASAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Berthe</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fabbro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">C. Bolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum de l'Institut Laser Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274033v1</w:t>
+                <w:t xml:space="preserve">hal-00274030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion study of cold-sprayed CoNiCrAlY-Mo coating of inconel 625 using the Laser Shock Adhesion Test (LASAT)</w:t>
               </w:r>
@@ -6214,51 +6214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5518CC5D"/>
+    <w:nsid w:val="1880E042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6445,51 +6445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariette-nivard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-1614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1227-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.2567844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariette-nivard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-1614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1227-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/6/065402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0TDQZMS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fabbro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.2567844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontaz-Carion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabec Le Gloahec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ogawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>