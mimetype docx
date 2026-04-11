--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -648,118 +648,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des professionnels du développement territorial : des choix pédagogiques au service des valeurs de l’action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorialisation et décloisonnement de l’action culturelle en faveur du développement sensible des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (240-241), pp.355-365. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.451-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.240.0355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580167v1</w:t>
+                <w:t xml:space="preserve">hal-03213916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espacios públicos: materialidad y simbolismo de los desafíos urbanos</w:t>
               </w:r>
@@ -808,105 +795,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation et décloisonnement de l’action culturelle en faveur du développement sensible des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former des professionnels du développement territorial : des choix pédagogiques au service des valeurs de l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.451-471. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (240-241), pp.355-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.240.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213916v1</w:t>
+                <w:t xml:space="preserve">hal-03580167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action culturelle, transformations urbaines et développement territorial – Vers une relation renouvelée ?</w:t>
               </w:r>
@@ -1033,200 +1033,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des catégories spatiales à l’altérité territoriale : pour une meilleure considération des singularités et des pratiques socio-spatiales dans l’action locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+                <w:t xml:space="preserve">Les jeunes et le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intercommunalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106810v1</w:t>
+                <w:t xml:space="preserve">hal-03121658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes et le territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Barthe</w:t>
+                <w:t xml:space="preserve">Des catégories spatiales à l’altérité territoriale : pour une meilleure considération des singularités et des pratiques socio-spatiales dans l’action locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercommunalités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.6140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121658v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t>
               </w:r>
@@ -1665,165 +1665,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00860442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action culturelle territoriale en France : lecture des recompositions à travers les structures culturelles départementales</w:t>
+                <w:t xml:space="preserve">L'éducation culturelle et artistique à Toulouse , moteur (discret) d'une stratégie culturelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, no 84, p</w:t>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, p. 52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00809478v1</w:t>
+                <w:t xml:space="preserve">halshs-00948822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation culturelle et artistique à Toulouse , moteur (discret) d'une stratégie culturelle territoriale</w:t>
+                <w:t xml:space="preserve">L'action culturelle territoriale en France : lecture des recompositions à travers les structures culturelles départementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, p. 52-56</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, no 84, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00948822v1</w:t>
+                <w:t xml:space="preserve">halshs-00809478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique culturelle territoriale en région : l'exemple des territoires de projet en Midi-Pyrénées</w:t>
               </w:r>
@@ -1954,165 +1954,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentiation territoriale et enjeux d'aménagement des petites villes . L'exemple de l'action culturelle</w:t>
+                <w:t xml:space="preserve">La culture dans l'action publique des petites villes. Un révélateur des politiques urbaines et recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008-1, pp.43-53</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1), p. 5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00281263v1</w:t>
+                <w:t xml:space="preserve">halshs-00331726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture dans l'action publique des petites villes. Un révélateur des politiques urbaines et recompositions territoriales</w:t>
+                <w:t xml:space="preserve">Différentiation territoriale et enjeux d'aménagement des petites villes . L'exemple de l'action culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (1), p. 5-13</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008-1, pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00331726v1</w:t>
+                <w:t xml:space="preserve">halshs-00281263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques culturelles des petites villes : entre standardisation, différenciation et expérimentation</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altérité territoriale et les capacités d’interaction et d’ajustement : ressources et pratiques habitantes en faveur d’un développement situé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions pour le développement territorial ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3676,51 +3676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altérité territoriale et les capacités d’interaction et d’ajustement : ressources et pratiques habitantes en faveur d’un développement situé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inégale appropriation des catégories spatiales urbain/rural en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,174 +6000,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures et projets de territoire</w:t>
+                <w:t xml:space="preserve">Cultures et projet(s) de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°27, pp.122, 2009, Culture et projets de territoire</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 27, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01025121v1</w:t>
+                <w:t xml:space="preserve">hal-04092410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures et projet(s) de territoire</w:t>
+                <w:t xml:space="preserve">Cultures et projets de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2009, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, n°27, pp.122, 2009, Culture et projets de territoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.1960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04092410v1</w:t>
+                <w:t xml:space="preserve">halshs-01025121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et projet(s) de territoire</w:t>
               </w:r>
@@ -6176,51 +6176,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.1960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585226v1</w:t>
@@ -6503,51 +6503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.019.0088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7884" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2020.1851906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-culture.net/rep-publications/rub-index/ido-115/elargir_la_participation_a_la_vie_culturelle_experiences_francaises_et_etra.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01133120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/amenager-les-metropoles/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1960" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9mv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.019.0088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7884" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0355" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2020.1851906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-culture.net/rep-publications/rub-index/ido-115/elargir_la_participation_a_la_vie_culturelle_experiences_francaises_et_etra.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01133120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/amenager-les-metropoles/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1960" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9mv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>