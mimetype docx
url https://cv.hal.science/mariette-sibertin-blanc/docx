--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -544,532 +544,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différenciations territoriales : approches croisées. Entre diversité locale, expériences vécues et stratégies territoriales</w:t>
+                <w:t xml:space="preserve">Territorialisation et décloisonnement de l’action culturelle en faveur du développement sensible des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.7884⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.451-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092428v1</w:t>
+                <w:t xml:space="preserve">hal-03213916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation et décloisonnement de l’action culturelle en faveur du développement sensible des territoires</w:t>
+                <w:t xml:space="preserve">Espacios públicos: materialidad y simbolismo de los desafíos urbanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCK Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.31-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213916v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espacios públicos: materialidad y simbolismo de los desafíos urbanos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former des professionnels du développement territorial : des choix pédagogiques au service des valeurs de l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCK Revista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (240-241), pp.355-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.240.0355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334094v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des professionnels du développement territorial : des choix pédagogiques au service des valeurs de l’action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Action culturelle, transformations urbaines et développement territorial – Vers une relation renouvelée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BelvedeR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cultures et territoires en dialogue, 9, pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580167v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action culturelle, transformations urbaines et développement territorial – Vers une relation renouvelée ?</w:t>
+                <w:t xml:space="preserve">Les différenciations territoriales : approches croisées. Entre diversité locale, expériences vécues et stratégies territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BelvedeR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les différenciations territoriales : approches croisées, 52, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.7884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463597v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture in urban development: putting the hypothesis of a bifurcation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des catégories spatiales à l’altérité territoriale : pour une meilleure considération des singularités et des pratiques socio-spatiales dans l’action locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">disP - The Planning Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02513625.2020.1851906⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.6140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121518v1</w:t>
+                <w:t xml:space="preserve">hal-03106810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes et le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1085,239 +1098,226 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercommunalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 254, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des catégories spatiales à l’altérité territoriale : pour une meilleure considération des singularités et des pratiques socio-spatiales dans l’action locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+                <w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.6140⟩</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Géographie de la colère. Ronds-points et près-carrés, 114, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.14713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106810v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture in urban development: putting the hypothesis of a bifurcation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Géographie de la colère. Ronds-points et près-carrés, 114, pp.5-15. </w:t>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.14713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2020.1851906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121637v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement culturel intercommunal en Occitanie. Quelles traces des expériences de projets culturels de territoire ?</w:t>
               </w:r>
@@ -1570,411 +1570,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production scientifique universitaire dans les villes françaises petites et moyennes (1980-2009)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'éducation culturelle et artistique à Toulouse , moteur (discret) d'une stratégie culturelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (2013/2)</w:t>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, p. 52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00860442v1</w:t>
+                <w:t xml:space="preserve">halshs-00948822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation culturelle et artistique à Toulouse , moteur (discret) d'une stratégie culturelle territoriale</w:t>
+                <w:t xml:space="preserve">L'action culturelle territoriale en France : lecture des recompositions à travers les structures culturelles départementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, p. 52-56</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, no 84, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00948822v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00809478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action culturelle territoriale en France : lecture des recompositions à travers les structures culturelles départementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production scientifique universitaire dans les villes françaises petites et moyennes (1980-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, no 84, p</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (2013/2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00809478v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00860442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique culturelle territoriale en région : l'exemple des territoires de projet en Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les musiques amplifiées et leurs impacts dans la structuration des territoires métropolitains. l'exemple des activités de diffusion dans l'agglomération toulousaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27, pp.27-38 : bibliogr</w:t>
+              <w:t xml:space="preserve">, 2009, 27, pp.67-82 : bibliogr., carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432560v1</w:t>
+                <w:t xml:space="preserve">halshs-00432577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les musiques amplifiées et leurs impacts dans la structuration des territoires métropolitains. l'exemple des activités de diffusion dans l'agglomération toulousaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une politique culturelle territoriale en région : l'exemple des territoires de projet en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27, pp.67-82 : bibliogr., carte</w:t>
+              <w:t xml:space="preserve">, 2009, 27, pp.27-38 : bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432577v1</w:t>
+                <w:t xml:space="preserve">halshs-00432560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture dans l'action publique des petites villes. Un révélateur des politiques urbaines et recompositions territoriales</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altérité territoriale et les capacités d’interaction et d’ajustement : ressources et pratiques habitantes en faveur d’un développement situé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions pour le développement territorial ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2868,51 +2868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre grands projets et positionnement situés : maîtrise de l'étalement urbain dans l'agglomération montpelliéraine et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3676,51 +3676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altérité territoriale et les capacités d’interaction et d’ajustement : ressources et pratiques habitantes en faveur d’un développement situé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inégale appropriation des catégories spatiales urbain/rural en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,212 +4066,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture dans le système productif : logiques économiques et disparités territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux piliers de la construction métropolitaine à Toulouse (2008-2014) : recompositions scalaires et affirmation d’une société de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
+              <w:t xml:space="preserve">Jerôme Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
+              <w:t xml:space="preserve">Aménager les métropoles, les réponses des urbanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.317-332, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
+                <w:t xml:space="preserve">Éditions de l’Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-191, 2014, 978-2-8159-1083-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169354v1</w:t>
+                <w:t xml:space="preserve">hal-01133120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux piliers de la construction métropolitaine à Toulouse (2008-2014) : recompositions scalaires et affirmation d’une société de la connaissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture dans le système productif : logiques économiques et disparités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jerôme Dubois. </w:t>
+              <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménager les métropoles, les réponses des urbanistes</w:t>
+              <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de l’Aube</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-191, 2014, 978-2-8159-1083-5</w:t>
+                <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-332, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133120v1</w:t>
+                <w:t xml:space="preserve">hal-01169354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionner la culture au cœur d'un projet de territoire</w:t>
               </w:r>
@@ -4403,51 +4403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre grands projets et positionnements situés : la maîtrise de l'étalement urbain dans l'agglomération montpelliéraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4502,51 +4502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de la scène métropolitaine face à l'urbanisation et au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Bachelet; Philippe Menerault; Didier Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et projet métropolitain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : L'Harmattan, p. 175-189, 2006</w:t>
@@ -5824,51 +5824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différenciations territoriales, approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies de la colère. Ronds-points et pré carrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6000,174 +6000,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures et projet(s) de territoire</w:t>
+                <w:t xml:space="preserve">Cultures et projets de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2009, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, n°27, pp.122, 2009, Culture et projets de territoire</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092410v1</w:t>
+                <w:t xml:space="preserve">halshs-01025121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures et projets de territoire</w:t>
+                <w:t xml:space="preserve">Cultures et projet(s) de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°27, pp.122, 2009, Culture et projets de territoire</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 27, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01025121v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et projet(s) de territoire</w:t>
               </w:r>
@@ -6176,51 +6176,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.1960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585226v1</w:t>
@@ -6503,51 +6503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.019.0088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7884" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0355" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2020.1851906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-culture.net/rep-publications/rub-index/ido-115/elargir_la_participation_a_la_vie_culturelle_experiences_francaises_et_etra.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01133120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/amenager-les-metropoles/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1960" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9mv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.019.0088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2020.1851906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-culture.net/rep-publications/rub-index/ido-115/elargir_la_participation_a_la_vie_culturelle_experiences_francaises_et_etra.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01133120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/amenager-les-metropoles/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1960" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9mv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>