--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -544,265 +544,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation et décloisonnement de l’action culturelle en faveur du développement sensible des territoires</w:t>
+                <w:t xml:space="preserve">Espacios públicos: materialidad y simbolismo de los desafíos urbanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCK Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.31-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213916v1</w:t>
+                <w:t xml:space="preserve">hal-03334094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espacios públicos: materialidad y simbolismo de los desafíos urbanos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former des professionnels du développement territorial : des choix pédagogiques au service des valeurs de l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCK Revista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (240-241), pp.355-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.240.0355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334094v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des professionnels du développement territorial : des choix pédagogiques au service des valeurs de l’action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorialisation et décloisonnement de l’action culturelle en faveur du développement sensible des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (240-241), pp.355-365. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.451-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.240.0355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.pr1.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580167v1</w:t>
+                <w:t xml:space="preserve">hal-03213916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action culturelle, transformations urbaines et développement territorial – Vers une relation renouvelée ?</w:t>
               </w:r>
@@ -6503,51 +6503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.019.0088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2020.1851906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-culture.net/rep-publications/rub-index/ido-115/elargir_la_participation_a_la_vie_culturelle_experiences_francaises_et_etra.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01133120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/amenager-les-metropoles/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1960" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9mv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04828620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lescure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.019.0088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cavaill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7884" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2020.1851906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02089957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes/3169-villes-et-campagnes-en-relations-regards-croises-nords-suds-9782811118693.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoire-culture.net/rep-publications/rub-index/ido-115/elargir_la_participation_a_la_vie_culturelle_experiences_francaises_et_etra.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01133120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/amenager-les-metropoles/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01169354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169263v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1960" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9mv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>