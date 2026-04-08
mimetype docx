--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -140,2028 +140,2028 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Achieving Competitiveness of the EU: Adapting Green Deal to Current Geopolitical Realities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redefining EU Law for a Volatile and Uncertain World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of London, Jun 2025, Londres (Grande Bretagne), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulatory and private law aspects of corporate social responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Sustainability Collaborative Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bristol, Sep 2025, Bristol, ENGLAND, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, University of London, Jun 2025, Londres (Grande Bretagne), United Kingdom</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minority Shareholders Enforcing CSR Claims: Private and Regulatory Law Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Revisiting the protection of minority shareholders in company law: EU, comparative and national perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Oct 2025, Chypre (en ligne), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University of Cyprus, Oct 2025, Chypre (en ligne), Cyprus</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie du devoir de vigilance en droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes, Comportements &amp; Enjeux de Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d’Azur, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d’Azur, Jun 2025, Nice, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Sustainability Due Diligence Directive 2024: towards companies too big to ignore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Future of Business Law: Diversifying Voices and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Apr 2025, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University of Leeds, Apr 2025, Leeds (UK), United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Network of Supervisory Authorities under the Corporate Sustainability Due Diligence Directive 2024: a need for further harmonization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of Legal Scholars Public Law Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Londres (Grande Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Londres (Grande Bretagne), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification comme instrument de réforme structurelle : une étude de cas du droit européen des marchés financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La quête d’une simplification du droit : Enjeux, paradoxes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Évry, Oct 2025, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Évry, Oct 2025, Paris ( France), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Sustainability Due Diligence Directive 2024: do animals have a say?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK Animal Law Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birmingham City University, Jun 2025, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Birmingham City University, Jun 2025, Birmingham (UK), United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate social responsibility and animal welfare: view from the other side of La Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK Animal Law Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Birmingham, Royaume uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Birmingham, Royaume uni, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Role Does Corporate Social Responsibility Play in the Protection of Environment? The French Law Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law and the Environment Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College Cork, Apr 2024, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University College Cork, Apr 2024, Cork (Irlande), Ireland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why interdisciplinary research matters in law schools: a case study of financial markets law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satisfying Stakeholders in Legal Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nottingham Law School, Jun 2024, Nottingham (visioconférence), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nottingham Law School, Jun 2024, Nottingham (visioconférence), United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priority Question of Constitutionality under French law and Environmental Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Public Law: British-Irish Chapter. Techniques of Constitutional Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London School of Economics, May 2024, Londres (LSE), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, London School of Economics, May 2024, Londres (LSE), United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking corporate social responsibility in the times of geopolitical uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law in an Age of Permacrisis. 24th International Roundtable for the Semiotics of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keele University, Jul 2024, Keele, United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Keele University, Jul 2024, Keele, United Kingdom, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking corporate social responsibility in times of geopolitical uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liverpool John Moores University Postrgraduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Liverpool, Royaume-Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Liverpool, Royaume-Uni, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the need to regulate the use of gamification techniques in investment services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidisciplinary Conference. Developing a Framework for Human Interactions with Cyber- Physical Systems: The Dynamics of Risk and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Apr 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, Apr 2024, Glasgow (Ecosse), United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Perspectives on the Common Market: A Case for EU Single Market for Financial Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Twenty Years After the 2004 Enlargement of the EU : Vices, Virtues, and Future Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos: Centre for International Research on Law, Culture and Power, Jun 2024, Krakow (on line), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nomos: Centre for International Research on Law, Culture and Power, Jun 2024, Krakow (on line), Poland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification in financial services: manipulation of investors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Empirical Legal Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Gamification in financial services: manipulation of investors ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social networks and investors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Empirical Legal Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam (NETHERLANDS), Netherlands</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of soft law in banking and financial law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of Legal Scholars Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres (London), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Londres (London), United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law powers of the EBA: do means justify the result?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Banking Institute 4th Young Researchers Group Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Frankfort, Germany</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better understanding of fund manager’s liability in EU law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Banking Institute Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonisation of the activity of the Financial Markets Authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specialised Courts. Closing the justice gap in investor protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Vienne, Austria</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression en droit des affaires : une liberté de plein droit ou une simple dérogation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freedom of expression (Article 10 of the Convention) and its balancing with the right of respect for private life (Article 8 of the Convention) in the case-law of the European Court of Human Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour européenne des droits de l’homme, Apr 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Cour européenne des droits de l’homme, Apr 2019, Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une entreprise et un environnement : une amitié parfaite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does EU law serve as an appropriate instrument for preventing financial disruption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grande Conférence Sciences Po « Droit et Disruption»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Jun 2018, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving Methodological Enigma: Intervention of the European Central Bank under the Single Supervisory Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales des humanités – Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mulhouse, May 2018, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mulhouse, May 2018, Mulhouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection of investors in financial markets law: comparative law aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale Maison française d’Oxford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Oxford, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liability of alternative investment fund managers in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOSCO and the New International financial architecture: what role for ISOCO in the development and implementation of cross-border regulation and equivalence?», Seminar for PhD Students and early career researchers and academics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Luxembourg, Oct 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des investisseurs en tant que capitalistes en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire usage de Marx aujourd’hui, Rencontres pluridisciplinaires à l’occasion du bicentenaire de K. Marx [1818-2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03998085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Investment Fund Managers Directive : public – private law divide</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347559v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina Repiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04655320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethicspress.com/products/corporate-social-responsibility-in-times-of-geopolitical-uncertainty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05501513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03993568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina Repiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04655320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethicspress.com/products/corporate-social-responsibility-in-times-of-geopolitical-uncertainty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05501513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03993568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>