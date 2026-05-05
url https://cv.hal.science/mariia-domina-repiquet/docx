--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -140,1890 +140,1890 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minority Shareholders Enforcing CSR Claims: Private and Regulatory Law Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Revisiting the protection of minority shareholders in company law: EU, comparative and national perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Oct 2025, Chypre (en ligne), Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie du devoir de vigilance en droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes, Comportements &amp; Enjeux de Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d’Azur, Jun 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulatory and private law aspects of corporate social responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th Sustainability Collaborative Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bristol, Sep 2025, Bristol, ENGLAND, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Achieving Competitiveness of the EU: Adapting Green Deal to Current Geopolitical Realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redefining EU Law for a Volatile and Uncertain World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of London, Jun 2025, Londres (Grande Bretagne), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, University of Bristol, Sep 2025, Bristol, ENGLAND, United Kingdom</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Sustainability Due Diligence Directive 2024: towards companies too big to ignore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Future of Business Law: Diversifying Voices and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Apr 2025, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Cyprus, Oct 2025, Chypre (en ligne), Cyprus</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Network of Supervisory Authorities under the Corporate Sustainability Due Diligence Directive 2024: a need for further harmonization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of Legal Scholars Public Law Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Londres (Grande Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d’Azur, Jun 2025, Nice, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification comme instrument de réforme structurelle : une étude de cas du droit européen des marchés financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La quête d’une simplification du droit : Enjeux, paradoxes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Évry, Oct 2025, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Leeds, Apr 2025, Leeds (UK), United Kingdom</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Sustainability Due Diligence Directive 2024: do animals have a say?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK Animal Law Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birmingham City University, Jun 2025, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Londres (Grande Bretagne), France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate social responsibility and animal welfare: view from the other side of La Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK Animal Law Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Birmingham, Royaume uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Évry, Oct 2025, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Role Does Corporate Social Responsibility Play in the Protection of Environment? The French Law Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law and the Environment Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College Cork, Apr 2024, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Birmingham City University, Jun 2025, Birmingham (UK), United Kingdom</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why interdisciplinary research matters in law schools: a case study of financial markets law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Satisfying Stakeholders in Legal Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nottingham Law School, Jun 2024, Nottingham (visioconférence), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Birmingham, Royaume uni, United Kingdom</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priority Question of Constitutionality under French law and Environmental Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Public Law: British-Irish Chapter. Techniques of Constitutional Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London School of Economics, May 2024, Londres (LSE), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University College Cork, Apr 2024, Cork (Irlande), Ireland</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking corporate social responsibility in the times of geopolitical uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law in an Age of Permacrisis. 24th International Roundtable for the Semiotics of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keele University, Jul 2024, Keele, United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nottingham Law School, Jun 2024, Nottingham (visioconférence), United Kingdom</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking corporate social responsibility in times of geopolitical uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liverpool John Moores University Postrgraduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Liverpool, Royaume-Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, London School of Economics, May 2024, Londres (LSE), United Kingdom</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the need to regulate the use of gamification techniques in investment services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidisciplinary Conference. Developing a Framework for Human Interactions with Cyber- Physical Systems: The Dynamics of Risk and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Apr 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Keele University, Jul 2024, Keele, United Kingdom, United Kingdom</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Perspectives on the Common Market: A Case for EU Single Market for Financial Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe Twenty Years After the 2004 Enlargement of the EU : Vices, Virtues, and Future Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos: Centre for International Research on Law, Culture and Power, Jun 2024, Krakow (on line), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Liverpool, Royaume-Uni, United Kingdom</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamification in financial services: manipulation of investors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Empirical Legal Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, Apr 2024, Glasgow (Ecosse), United Kingdom</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social networks and investors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Empirical Legal Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nomos: Centre for International Research on Law, Culture and Power, Jun 2024, Krakow (on line), Poland</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of soft law in banking and financial law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of Legal Scholars Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres (London), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Varsovie, Poland</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law powers of the EBA: do means justify the result?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Banking Institute 4th Young Researchers Group Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam (NETHERLANDS), Netherlands</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better understanding of fund manager’s liability in EU law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Banking Institute Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Londres (London), United Kingdom</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonisation of the activity of the Financial Markets Authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specialised Courts. Closing the justice gap in investor protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Frankfort, Germany</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression en droit des affaires : une liberté de plein droit ou une simple dérogation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freedom of expression (Article 10 of the Convention) and its balancing with the right of respect for private life (Article 8 of the Convention) in the case-law of the European Court of Human Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour européenne des droits de l’homme, Apr 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une entreprise et un environnement : une amitié parfaite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection of investors in financial markets law: comparative law aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale Maison française d’Oxford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cour européenne des droits de l’homme, Apr 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does EU law serve as an appropriate instrument for preventing financial disruption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grande Conférence Sciences Po « Droit et Disruption»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving Methodological Enigma: Intervention of the European Central Bank under the Single Supervisory Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Domina Repiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales des humanités – Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mulhouse, May 2018, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998039v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03998089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liability of alternative investment fund managers in Europe</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina Repiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04655320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethicspress.com/products/corporate-social-responsibility-in-times-of-geopolitical-uncertainty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05501513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03993568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina Repiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04655320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04234214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethicspress.com/products/corporate-social-responsibility-in-times-of-geopolitical-uncertainty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05501513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Domina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885240" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04678249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03993568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>