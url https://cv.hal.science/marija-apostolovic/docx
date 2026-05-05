--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -664,165 +664,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi bon le romani ? La priorité, c’est le serbe. Positionnements des enseignants et des parents à l’égard de l’enseignement du romani en Serbie</w:t>
+                <w:t xml:space="preserve">Transmission scolaire du romani standard en question. L’exemple de la Serbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Apprentissages formels et non-formels des migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Convergences Migrations, Apr 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Demi-journée d’étude Transmission des langues et des cultures minoritaires et minorées : persistance ou résistance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568641v1</w:t>
+                <w:t xml:space="preserve">hal-04568638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission scolaire du romani standard en question. L’exemple de la Serbie</w:t>
+                <w:t xml:space="preserve">À quoi bon le romani ? La priorité, c’est le serbe. Positionnements des enseignants et des parents à l’égard de l’enseignement du romani en Serbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée d’étude Transmission des langues et des cultures minoritaires et minorées : persistance ou résistance ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Apprentissages formels et non-formels des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations, Apr 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568638v1</w:t>
+                <w:t xml:space="preserve">hal-04568641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'intérêt d’une double historicisation - du phénomène étudié et du chercheur - pour la recherche en didactique des langues ?</w:t>
               </w:r>
@@ -871,178 +871,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la prise en compte du romani des élèves à la favorisation de l’expression « correcte » et l’alphabétisation en serbe : transformation des politiques officielles à l’école en Serbie</w:t>
+                <w:t xml:space="preserve">Le contexte scolaire serbe et bulgare : quels rapports des élèves au romani standard et de l’école aux élèves roms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Milanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa 2023: Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire CSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195806v1</w:t>
+                <w:t xml:space="preserve">hal-04404815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contexte scolaire serbe et bulgare : quels rapports des élèves au romani standard et de l’école aux élèves roms ?</w:t>
+                <w:t xml:space="preserve">De la prise en compte du romani des élèves à la favorisation de l’expression « correcte » et l’alphabétisation en serbe : transformation des politiques officielles à l’école en Serbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Milanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Plurensa 2023: Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404815v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tensions entre norme scolaire et norme des élèves en classe. Exemple de l’enseignement du romani (standard) avec des éléments de culture nationale en Serbie</w:t>
               </w:r>
@@ -1363,165 +1363,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlers romani et romani standard à l’école : tensions entre politique linguistique et pratique effective</w:t>
+                <w:t xml:space="preserve">Les langues minoritaires dans le système éducatif serbe : répercussions linguistiques et sociales des politiques linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International LPP 2021, Les approches multidisciplinaires en planification et politiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, McGill University's Faculty of Education, Aug 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Dynamiques socio-linguistiques et politiques linguistiques et éducatives en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'étude DILTEC - Sorbonne Nouvelle, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328054v1</w:t>
+                <w:t xml:space="preserve">hal-03328056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues minoritaires dans le système éducatif serbe : répercussions linguistiques et sociales des politiques linguistiques</w:t>
+                <w:t xml:space="preserve">Parlers romani et romani standard à l’école : tensions entre politique linguistique et pratique effective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques socio-linguistiques et politiques linguistiques et éducatives en Europe centrale et orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d'étude DILTEC - Sorbonne Nouvelle, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International LPP 2021, Les approches multidisciplinaires en planification et politiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill University's Faculty of Education, Aug 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328056v1</w:t>
+                <w:t xml:space="preserve">hal-03328054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivité dans la recherche</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1F447F5"/>
+    <w:nsid w:val="96272F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.779" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije1904109A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milanova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01692963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.779" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije1904109A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milanova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01692963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>