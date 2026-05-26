--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1091,230 +1091,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Cliodifle, DILTEC-Sorbonne Nouvelle : Méthodologie du projet Collex-Cliodifle et premiers résultats du travail sur archives</w:t>
+                <w:t xml:space="preserve">Que disent les archives sur la vie de l'Ecole de préparation des professeurs à l'étranger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lyabastre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement de la bibliothèque numérique CLIODIFLE : 100 ans d'histoire</w:t>
+              <w:t xml:space="preserve">Lancement de la bibliothèque CLIODIFLE : 100 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465543v1</w:t>
+                <w:t xml:space="preserve">hal-03465541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les archives sur la vie de l'Ecole de préparation des professeurs à l'étranger ?</w:t>
+                <w:t xml:space="preserve">Equipe Cliodifle, DILTEC-Sorbonne Nouvelle : Méthodologie du projet Collex-Cliodifle et premiers résultats du travail sur archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lyabastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement de la bibliothèque CLIODIFLE : 100 ans d'histoire</w:t>
+              <w:t xml:space="preserve">Lancement de la bibliothèque numérique CLIODIFLE : 100 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465541v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolique des lieux et des langues dans l’espace scolaire : quelle place pour le romani et l’élève rom à l’école ?</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96272F3C"/>
+    <w:nsid w:val="53C6B5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.779" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije1904109A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milanova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01692963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.779" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije1904109A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milanova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01692963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>