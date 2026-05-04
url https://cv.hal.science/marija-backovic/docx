--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -449,2837 +449,2837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of the Foamy virus fusion protein reveal an unexpected link with the F protein of paramyxo- and pneumoviruses</w:t>
+                <w:t xml:space="preserve">Receptor-recognition and antiviral mechanisms of retrovirus-derived human proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+                <w:t xml:space="preserve">Shashank Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bontems</w:t>
+                <w:t xml:space="preserve">Miryam I Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brun</w:t>
+                <w:t xml:space="preserve">Juan C Canul-Tec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youna Coquin</w:t>
+                <w:t xml:space="preserve">Arantza Balsebre Cajiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper A Goverde</w:t>
+                <w:t xml:space="preserve">Anand Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (41), pp.eado7035. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (9), pp.1368 - 1376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ado7035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-024-01295-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789394v1</w:t>
+                <w:t xml:space="preserve">pasteur-04947831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor-recognition and antiviral mechanisms of retrovirus-derived human proteins</w:t>
+                <w:t xml:space="preserve">Increased human herpesvirus-8 neutralizing response during remission from Kaposi’s sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Khare</w:t>
+                <w:t xml:space="preserve">Hannah C Byren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam I Villalba</w:t>
+                <w:t xml:space="preserve">Angela Holzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Canul-Tec</w:t>
+                <w:t xml:space="preserve">Alexander Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arantza Balsebre Cajiao</w:t>
+                <w:t xml:space="preserve">Klaus Korn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Kumar</w:t>
+                <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (9), pp.1368 - 1376. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-024-01295-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04947831v1</w:t>
+                <w:t xml:space="preserve">hal-05077754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased human herpesvirus-8 neutralizing response during remission from Kaposi’s sarcoma</w:t>
+                <w:t xml:space="preserve">Novel Competitive ELISA Utilizing Trimeric Spike Protein of SARS-CoV-2, Could Identify More Than RBD-RBM Specific Neutralizing Antibodies in Hybrid Sera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah C Byren</w:t>
+                <w:t xml:space="preserve">Petros Eliadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Holzer</w:t>
+                <w:t xml:space="preserve">Annie Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Müller</w:t>
+                <w:t xml:space="preserve">Alexandros Papazisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Korn</w:t>
+                <w:t xml:space="preserve">Eleni K Loxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Backovic</w:t>
+                <w:t xml:space="preserve">Alexios Dimitriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (11), </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines12080914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077754v1</w:t>
+                <w:t xml:space="preserve">hal-05121203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Competitive ELISA Utilizing Trimeric Spike Protein of SARS-CoV-2, Could Identify More Than RBD-RBM Specific Neutralizing Antibodies in Hybrid Sera</w:t>
+                <w:t xml:space="preserve">Structures of the Foamy virus fusion protein reveal an unexpected link with the F protein of paramyxo- and pneumoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Eliadis</w:t>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Mais</w:t>
+                <w:t xml:space="preserve">François Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Papazisis</w:t>
+                <w:t xml:space="preserve">Delphine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni K Loxa</w:t>
+                <w:t xml:space="preserve">Youna Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexios Dimitriadis</w:t>
+                <w:t xml:space="preserve">Casper A Goverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (8), pp.914. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (41), pp.eado7035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines12080914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ado7035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121203v1</w:t>
+                <w:t xml:space="preserve">hal-04789394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaposi’s sarcoma-associated herpesvirus glycoprotein K8.1 is critical for infection in a cell-specific manner and functions at the attachment step on keratinocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimated protection against COVID-19 based on predicted neutralisation titres from multiple antibody measurements in a longitudinal cohort, France, April 2020 to November 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Großkopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoliang Yang</w:t>
+                <w:t xml:space="preserve">Tom Woudenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Erhard Mannheim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Backovic</w:t>
+                <w:t xml:space="preserve">Laurie Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00832-23⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.25.2200681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04130833v1</w:t>
+                <w:t xml:space="preserve">hal-04146212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated protection against COVID-19 based on predicted neutralisation titres from multiple antibody measurements in a longitudinal cohort, France, April 2020 to November 2021</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Garcia</w:t>
+                <w:t xml:space="preserve">The crystal structure of a simian Foamy Virus receptor binding domain provides clues about entry into host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tondeur</w:t>
+                <w:t xml:space="preserve">Lasse Toftdal Dynesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pelleau</w:t>
+                <w:t xml:space="preserve">Riccardo Pederzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (25), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.25.2200681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146212v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04035902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of a simian Foamy Virus receptor binding domain provides clues about entry into host cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative monitoring of SARS-CoV-2 mRNA vaccination in humans using droplet microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Toftdal Dynesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youna Coquin</w:t>
+                <w:t xml:space="preserve">Matteo Broketa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Pederzoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brun</w:t>
+                <w:t xml:space="preserve">Aurélien Sokal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Canales-Herrerias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angga Perima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36923-0⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.166602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04035902v1</w:t>
+                <w:t xml:space="preserve">pasteur-04111772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of SARS-CoV-2 mRNA vaccination in humans using droplet microfluidics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Mor</w:t>
+                <w:t xml:space="preserve">Neutralization of zoonotic retroviruses by human antibodies: Genotype-specific epitopes within the receptor-binding domain from simian foamy virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Toftdal Dynesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Canales-Herrerias</w:t>
+                <w:t xml:space="preserve">Ignacio Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angga Perima</w:t>
+                <w:t xml:space="preserve">Manon Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.166602⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.e1011339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04111772v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization of zoonotic retroviruses by human antibodies: Genotype-specific epitopes within the receptor-binding domain from simian foamy virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youna Coquin</w:t>
+                <w:t xml:space="preserve">Kaposi’s sarcoma-associated herpesvirus glycoprotein K8.1 is critical for infection in a cell-specific manner and functions at the attachment step on keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanchuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Delaplace</w:t>
+                <w:t xml:space="preserve">Anna Großkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoliang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Montange</w:t>
+                <w:t xml:space="preserve">Maximilian Erhard Mannheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (4), pp.e1011339. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (10), pp.e0083223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00832-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110739v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04130833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibodies Targeting KSHV gH/gL Reveal Distinct Neutralization Mechanisms</w:t>
+                <w:t xml:space="preserve">Combined monitoring of IgG and IgA anti-Spike and anti-Receptor binding domain long term responses following BNT162b2 mRNA vaccination in Greek healthcare workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fricke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna K Großkopf</w:t>
+                <w:t xml:space="preserve">Ioannis Sarrigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Ensser</w:t>
+                <w:t xml:space="preserve">Dimitra Moschandreou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Backovic</w:t>
+                <w:t xml:space="preserve">Alexios Dimitriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander S Hahn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerasimina Tsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Sotiropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14030541⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952842v1</w:t>
+                <w:t xml:space="preserve">hal-03952823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined monitoring of IgG and IgA anti-Spike and anti-Receptor binding domain long term responses following BNT162b2 mRNA vaccination in Greek healthcare workers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibodies Targeting KSHV gH/gL Reveal Distinct Neutralization Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Moschandreou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexios Dimitriadis</w:t>
+                <w:t xml:space="preserve">Thomas Fricke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K Großkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerasimina Tsinti</w:t>
+                <w:t xml:space="preserve">Armin Ensser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Sotiropoulou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander S Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277827. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14030541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952823v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 8 molecular mimicry of ephrin ligands facilitates cell entry and triggers EphA2 signaling</w:t>
+                <w:t xml:space="preserve">Kinetics of the Severe Acute Respiratory Syndrome Coronavirus 2 Antibody Response and Serological Estimation of Time Since Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor P. Light</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brun</w:t>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Woudenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Pederzoli</w:t>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+                <w:t xml:space="preserve">Françoise Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (9), pp.e3001392. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (9), pp.1489-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03388352v2</w:t>
+                <w:t xml:space="preserve">pasteur-03319587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior infection by seasonal coronaviruses, as assessed by serology, does not prevent SARS-CoV-2 infection and disease in children, France, April to June 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplex assays for the identification of serological signatures of SARS-CoV-2 infection: an antibody-based diagnostic and machine learning study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sermet-Gaudelus</w:t>
+                <w:t xml:space="preserve">Charlotte A. Cockram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Temmam</w:t>
+                <w:t xml:space="preserve">Sarah Hélène Merkling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Huon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gajdos</w:t>
+                <w:t xml:space="preserve">Narimane Nekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2021.26.13.2001782⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.e60-e69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(20)30197-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205795v1</w:t>
+                <w:t xml:space="preserve">hal-03128905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the Severe Acute Respiratory Syndrome Coronavirus 2 Antibody Response and Serological Estimation of Time Since Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Viral Evolution Identifies a Critical Residue in the Alphaherpesvirus Fusion Glycoprotein B Ectodomain That Controls gH/gL-Independent Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Vallbracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Lötzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Woudenberg</w:t>
+                <w:t xml:space="preserve">Barbara G. Klupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Rosado</w:t>
+                <w:t xml:space="preserve">Walter Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Donnadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Garcia</w:t>
+                <w:t xml:space="preserve">Benjamin Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (9), pp.1489-1499. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.e00557-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00557-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03319587v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex assays for the identification of serological signatures of SARS-CoV-2 infection: an antibody-based diagnostic and machine learning study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human herpesvirus 8 molecular mimicry of ephrin ligands facilitates cell entry and triggers EphA2 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte A. Cockram</w:t>
+                <w:t xml:space="preserve">Taylor P. Light</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hélène Merkling</w:t>
+                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Pederzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Nekkab</w:t>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.e60-e69. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (9), pp.e3001392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(20)30197-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128905v1</w:t>
+                <w:t xml:space="preserve">pasteur-03388352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Viral Evolution Identifies a Critical Residue in the Alphaherpesvirus Fusion Glycoprotein B Ectodomain That Controls gH/gL-Independent Entry</w:t>
+                <w:t xml:space="preserve">Prior infection by seasonal coronaviruses, as assessed by serology, does not prevent SARS-CoV-2 infection and disease in children, France, April to June 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Vallbracht</w:t>
+                <w:t xml:space="preserve">Isabelle Sermet-Gaudelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Lötzsch</w:t>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara G. Klupp</w:t>
+                <w:t xml:space="preserve">Christèle Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Fuchs</w:t>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vollmer</w:t>
+                <w:t xml:space="preserve">Vincent Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.e00557-21. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (13), pp.2001782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00557-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2021.26.13.2001782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259692v1</w:t>
+                <w:t xml:space="preserve">hal-03205795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repertoire characterization and validation of gB-specific human IgGs directly cloned from humanized mice vaccinated with dendritic cells and protected against HCMV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of SARS-CoV-2 infection in cats and dogs in close contact with a cluster of COVID-19 patients in a veterinary campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian J. Theobald</w:t>
+                <w:t xml:space="preserve">Alix Barbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Kreer</w:t>
+                <w:t xml:space="preserve">Djérène Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahamoddin Khailaie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Britta Eiz-Vesper</w:t>
+                <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008560⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259757v1</w:t>
+                <w:t xml:space="preserve">hal-03233927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of SARS-CoV-2 infection in cats and dogs in close contact with a cluster of COVID-19 patients in a veterinary campus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Temmam</w:t>
+                <w:t xml:space="preserve">The prefusion structure of herpes simplex virus glycoprotein B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pražák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbarino</w:t>
+                <w:t xml:space="preserve">D. Vasishtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djérène Maso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+                <w:t xml:space="preserve">E. E. Jefferys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Enouf</w:t>
+                <w:t xml:space="preserve">A. Hernandez-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.100164. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (39), pp.eabc1726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc1726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233927v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prefusion structure of herpes simplex virus glycoprotein B</w:t>
+                <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vollmer</w:t>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pražák</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Hernandez-Duran</w:t>
+                <w:t xml:space="preserve">Caroline Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc1726⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (559), pp.eabc3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abc3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259717v1</w:t>
+                <w:t xml:space="preserve">pasteur-03139185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repertoire characterization and validation of gB-specific human IgGs directly cloned from humanized mice vaccinated with dendritic cells and protected against HCMV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian J. Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kreer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahamoddin Khailaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Agnes Bonifacius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Demeret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Tondeur</w:t>
+                <w:t xml:space="preserve">Britta Eiz-Vesper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (559), pp.eabc3103. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.e1008560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abc3103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03139185v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structures of the post-fusion 6-helix bundle of the human syncytins and their functional implications</w:t>
               </w:r>
@@ -3399,64 +3399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function dissection of the Pseudorabies virus glycoprotein B fusion loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Vallbracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tassinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,364 +3527,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01632896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glycerophospholipid-specific pocket in the RVFV class II fusion protein drives target membrane insertion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Therapeutic Antibody LM609 Selectively Inhibits Ligand Binding to Human α V β 3 Integrin via Steric Hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Atkovska</w:t>
+                <w:t xml:space="preserve">Andrew Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Jeffers</w:t>
+                <w:t xml:space="preserve">Zachary M. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Backovic</w:t>
+                <w:t xml:space="preserve">William N. Zagotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ginsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix A. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aal2712⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.1732 - 1739.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01632899v1</w:t>
+                <w:t xml:space="preserve">pasteur-01632900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Therapeutic Antibody LM609 Selectively Inhibits Ligand Binding to Human α V β 3 Integrin via Steric Hindrance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zachary M. James</w:t>
+                <w:t xml:space="preserve">A glycerophospholipid-specific pocket in the RVFV class II fusion protein drives target membrane insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William N. Zagotta</w:t>
+                <w:t xml:space="preserve">K. Atkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Ginsberg</w:t>
+                <w:t xml:space="preserve">S. A. Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix A. Rey</w:t>
+                <w:t xml:space="preserve">N. Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (11), pp.1732 - 1739.e5. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6363), pp.663 - 667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2017.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aal2712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01632900v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01632899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Characterization of Glycoprotein H Chimeras Composed of Conserved Domains of the Pseudorabies Virus and Herpes Simplex Virus 1 Homologs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian W Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara G Klupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix A. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C Mettenleiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3961,77 +3961,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian W Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Eckroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara G Klupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix A. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (2), pp.1364-1376. </w:t>
@@ -4069,51 +4069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a core fragment of glycoprotein H from pseudorabies virus in complex with antibody.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca M Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,77 +4203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient method for production of high yields of Fab fragments in Drosophila S2 cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel X. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara G. Klupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Mettenleiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (3), pp.217-25. </w:t>
@@ -4503,103 +4503,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infection antérieure par des coronavirus saisonniers n’empêche pas la COVID-19 chez les enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sermet-Gaudelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gajdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
@@ -4660,64 +4660,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common characteristics and unique features: A comparison of the fusion machinery of the alphaherpesviruses Pseudorabies virus and Herpes simplex virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Vallbracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara G Klupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,51 +4794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Drosophila Cell Lines: An Alternative Approach to Exogenous Protein Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Krey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4917,103 +4917,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological reconstruction of COVID-19 epidemics through analysis of antibody kinetics to SARS-CoV-2 proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Woudenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5035,103 +5035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological signatures of SARS-CoV-2 infection: Implications for antibody-based diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cockram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hélène Merkling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Nekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5243,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="998D7332"/>
+    <w:nsid w:val="1C94D6A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5474,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marija-backovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8814-4428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245098429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Conde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lamanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Loste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ads0982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchuan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schlagowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khizanishvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Coquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper A Goverde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado7035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04947831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Khare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam I Villalba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Canul-Tec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Balsebre Cajiao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01295-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Byren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Holzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Korn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Eliadis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papazisis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni K Loxa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Dimitriadis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12080914" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04130833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Erhard Mannheim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00832-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Woudenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pinaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.25.2200681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04035902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Toftdal Dynesen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pederzoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36923-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04111772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Broketa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Canales-Herrerias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Perima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.166602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011339" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fricke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ensser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Hahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarrigeorgiou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Moschandreou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimina Tsinti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Sotiropoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277827" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03388352v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor P. Light" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319587v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Donnadieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab375" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A. Cockram" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30197-X" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vallbracht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L&#246;tzsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G. Klupp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00557-21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J. Theobald" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kreer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahamoddin Khailaie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonifacius" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Eiz-Vesper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03233927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbarino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100164" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasishtan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Jefferys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Duran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc1726" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Ruigrok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vaney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tassinari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01203-17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atkovska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Jeffers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal2712" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Borst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary M. James" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Zagotta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ginsberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A. Rey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W B&#246;hm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G Klupp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01985-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Eckroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02765-14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00553948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Cockburn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Sharff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011507107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mettenleiter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats A. A. Persson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzp088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2019.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3043-2_17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03161603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02569149v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marija-backovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8814-4428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245098429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Conde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lamanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Loste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ads0982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchuan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schlagowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khizanishvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04947831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Khare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam I Villalba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Canul-Tec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Balsebre Cajiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01295-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Byren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Holzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Korn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Eliadis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papazisis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni K Loxa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Dimitriadis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12080914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper A Goverde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado7035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Woudenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.25.2200681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04035902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Toftdal Dynesen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pederzoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36923-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04111772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Broketa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Canales-Herrerias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Perima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.166602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04130833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Erhard Mannheim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00832-23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarrigeorgiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Moschandreou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimina Tsinti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Sotiropoulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277827" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fricke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ensser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Hahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030541" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319587v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Donnadieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A. Cockram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30197-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vallbracht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L&#246;tzsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G. Klupp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00557-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03388352v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor P. Light" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03233927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbarino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100164" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasishtan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Jefferys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Duran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc1726" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J. Theobald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kreer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahamoddin Khailaie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonifacius" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Eiz-Vesper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008560" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Ruigrok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vaney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tassinari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01203-17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Borst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary M. James" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Zagotta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ginsberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A. Rey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atkovska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Jeffers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal2712" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W B&#246;hm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G Klupp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01985-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Eckroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02765-14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00553948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Cockburn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Sharff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011507107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mettenleiter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats A. A. Persson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzp088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2019.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3043-2_17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03161603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02569149v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>