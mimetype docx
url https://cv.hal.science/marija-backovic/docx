--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -1119,325 +1119,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of a simian Foamy Virus receptor binding domain provides clues about entry into host cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative monitoring of SARS-CoV-2 mRNA vaccination in humans using droplet microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Toftdal Dynesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youna Coquin</w:t>
+                <w:t xml:space="preserve">Matteo Broketa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Pederzoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brun</w:t>
+                <w:t xml:space="preserve">Aurélien Sokal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Canales-Herrerias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angga Perima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36923-0⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.166602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04035902v1</w:t>
+                <w:t xml:space="preserve">pasteur-04111772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative monitoring of SARS-CoV-2 mRNA vaccination in humans using droplet microfluidics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Mor</w:t>
+                <w:t xml:space="preserve">The crystal structure of a simian Foamy Virus receptor binding domain provides clues about entry into host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Canales-Herrerias</w:t>
+                <w:t xml:space="preserve">Lasse Toftdal Dynesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angga Perima</w:t>
+                <w:t xml:space="preserve">Riccardo Pederzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, In press. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.166602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04111772v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04035902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization of zoonotic retroviruses by human antibodies: Genotype-specific epitopes within the receptor-binding domain from simian foamy virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Toftdal Dynesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Pederzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3393,429 +3393,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function dissection of the Pseudorabies virus glycoprotein B fusion loops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Therapeutic Antibody LM609 Selectively Inhibits Ligand Binding to Human α V β 3 Integrin via Steric Hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Tassinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Vaney</w:t>
+                <w:t xml:space="preserve">Andrew Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Pehau-Arnaudet</w:t>
+                <w:t xml:space="preserve">Zachary M. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N. Zagotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ginsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix A. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01203-17⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.1732 - 1739.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01632896v1</w:t>
+                <w:t xml:space="preserve">pasteur-01632900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Therapeutic Antibody LM609 Selectively Inhibits Ligand Binding to Human α V β 3 Integrin via Steric Hindrance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William N. Zagotta</w:t>
+                <w:t xml:space="preserve">A glycerophospholipid-specific pocket in the RVFV class II fusion protein drives target membrane insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Ginsberg</w:t>
+                <w:t xml:space="preserve">K. Atkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix A. Rey</w:t>
+                <w:t xml:space="preserve">S. A. Jeffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6363), pp.663 - 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aal2712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01632900v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01632899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glycerophospholipid-specific pocket in the RVFV class II fusion protein drives target membrane insertion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Atkovska</w:t>
+                <w:t xml:space="preserve">Structure-function dissection of the Pseudorabies virus glycoprotein B fusion loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Vallbracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Jeffers</w:t>
+                <w:t xml:space="preserve">Matteo Tassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Backovic</w:t>
+                <w:t xml:space="preserve">Gerard Pehau-Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 358 (6363), pp.663 - 667. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), pp.e01203-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aal2712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01203-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01632899v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01632896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Characterization of Glycoprotein H Chimeras Composed of Conserved Domains of the Pseudorabies Virus and Herpes Simplex Virus 1 Homologs</w:t>
               </w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara G Klupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix A. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C Mettenleiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara G Klupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix A. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (2), pp.1364-1376. </w:t>
@@ -5243,51 +5243,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C94D6A8"/>
+    <w:nsid w:val="7CDAA9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5474,51 +5474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marija-backovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8814-4428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245098429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Conde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lamanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Loste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ads0982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchuan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schlagowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khizanishvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04947831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Khare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam I Villalba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Canul-Tec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Balsebre Cajiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01295-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Byren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Holzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Korn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Eliadis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papazisis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni K Loxa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Dimitriadis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12080914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper A Goverde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado7035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Woudenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.25.2200681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04035902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Toftdal Dynesen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pederzoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36923-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04111772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Broketa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Canales-Herrerias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Perima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.166602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04130833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Erhard Mannheim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00832-23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarrigeorgiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Moschandreou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimina Tsinti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Sotiropoulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277827" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fricke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ensser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Hahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030541" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319587v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Donnadieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A. Cockram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30197-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vallbracht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L&#246;tzsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G. Klupp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00557-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03388352v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor P. Light" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03233927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbarino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100164" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasishtan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Jefferys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Duran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc1726" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J. Theobald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kreer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahamoddin Khailaie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonifacius" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Eiz-Vesper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008560" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Ruigrok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vaney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tassinari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01203-17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Borst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary M. James" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Zagotta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ginsberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A. Rey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atkovska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Jeffers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal2712" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W B&#246;hm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G Klupp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01985-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Eckroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02765-14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00553948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Cockburn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Sharff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011507107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mettenleiter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats A. A. Persson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzp088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2019.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3043-2_17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03161603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02569149v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marija-backovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8814-4428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245098429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Conde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lamanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kamphuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Loste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ads0982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanchuan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schlagowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Khizanishvili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04947831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Khare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam I Villalba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Canul-Tec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Balsebre Cajiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01295-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C Byren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Holzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Korn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Eliadis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papazisis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni K Loxa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Dimitriadis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12080914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper A Goverde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado7035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Woudenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.25.2200681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04111772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Broketa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Canales-Herrerias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angga Perima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.166602" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04035902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Toftdal Dynesen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pederzoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36923-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04130833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gro&#223;kopf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Erhard Mannheim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00832-23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarrigeorgiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Moschandreou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimina Tsinti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Sotiropoulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277827" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fricke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ensser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Hahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030541" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319587v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Donnadieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A. Cockram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30197-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Vallbracht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L&#246;tzsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G. Klupp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00557-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03388352v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor P. Light" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gajdos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.13.2001782" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03233927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbarino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100164" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasishtan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Jefferys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Duran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc1726" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J. Theobald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kreer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahamoddin Khailaie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonifacius" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Eiz-Vesper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008560" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Ruigrok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vaney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hellert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Borst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary M. James" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Zagotta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ginsberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix A. Rey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.09.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atkovska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Jeffers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal2712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01632896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tassinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01203-17" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian W B&#246;hm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G Klupp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01985-15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Eckroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02765-14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00553948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Cockburn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Sharff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011507107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel X. Johansson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mettenleiter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats A. A. Persson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzp088" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03663260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2019.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3043-2_17" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03161603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02569149v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockram" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>