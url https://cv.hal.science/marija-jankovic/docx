--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marija Jankovic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stakeholder modeling and analysis: New mobility services (Product Service Systems of Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reconfiguration ontology to support model-based systems engineering: Approach linking design and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.347-364. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Method for System Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Context Change Propagation Prediction on Autonomous Vehicles Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autonomous Vehicles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel of an informational structure for modelbased technology roadmapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.121103. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology to support product service systems of systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidad Zehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Al Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschka Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi service fleet sizing: assessing the impact of user trust and willingness-to-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1997-2015. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-019-10013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la valeur économique entre les acteurs d’un projet de télémédecine : enjeux méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture decisions in different product classes for complex products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting system architecture: what a single industrial experiment can tell us about the traps to avoid when choosing selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Subjective Uncertainty on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Part B: Mechanical Engineering, 1 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Collaborative Decision-Making in New Product Development Projects using Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tem.2015.2458332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty in potential supplier identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060414000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward System Architecture Generation and Performances Assessment Under Uncertainty Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Requillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.041002-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCREPANCIES AND ANALOGIES IN ARTIFICIAL INTELLIGENCE AND ENGINEERING DESIGN APPROACHES IN ADDRESSING THE COLLABORATIVE DECISION-MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Jovicic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision-making in Design Project Management. A Particular Focus on Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.93-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Exeter, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in product line engineering (PLE) for systems engineering (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), United States. pp.2491-2500, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In conferences, everyone goes 'health data is the future' &amp;quot;: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco, USA, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human Systems Integration approach to the design and operation of a remote and virtual air traffic control center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.3561-3570, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to user-experience-focused model-based roadmapping for new product planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Switzerland. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Systems Of Systems Change And Failure Via Network-based Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Dependency and Structure Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MIT, Cambridge, Massatchussets, United States. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/dsm2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-event simulation model for driver performance assessment: application to autonomous vehicle cockpit design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automated Requirements Reuse and Recycling Process for Autonomous Transportation Systems R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chelbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3551-3560, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Uncertainty Framework for Product Service Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3121-3130, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Fleet Sizing: Assessing the Impact of User Trust and Willingness to Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940330v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Decision Support Framework to Solve Design Problems in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan Paredis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-98035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of a decision-making process supported by simulation in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-86406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product service system design in a system of systems context : a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2891-2902, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for architecting collaborative product service system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on system of systems engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Models in Decision-Making Process Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Philosophy of Models in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ValXplore method: exploring desirability, feasibility and viability of business and system design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Adelaide, Australia. pp.1157 - 1171, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2017.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Technologies: Principle Feasibility Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Condat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED17 International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Proposition Design for Systems and Services by Adapting Affordance-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Curatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference. Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-60089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector Rotation as an Estimation of Architectural Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowritta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-59114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DECISION SUPPORT FRAMEWORK FOR SYSTEM ARCHITECTURE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of criteria in system architecture selection: observation from industrial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia M. Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative case study of functional models to support system architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Expert Estimation Related Uncertainties on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic architecture generation for early negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Dependency and Structure Modelling Conference, DSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Simulation: Proposition of a MBSE Framework for Design-Analysis Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Berquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Atlanta, United States. pp.59 - 68, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Product Design Complexity and FDA for Medical Device Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Combined Approach for Architecture Generation Integrating Component Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based System Engineering for Simulation-Based Design in Product Data Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.612-622, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Design, Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, VERSAILLES, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34088.62726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la performance de l'ANAP – Analyse comparative de la performance en santé et en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troskah Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la performance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth : Towards a Global Decision Support Framework based on Value Creation for Healthcare Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Integrated Healthcare Delivery Systems (CIHDS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, State college,Penn State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Engineering Systems Design: Architecting Engineering Systems, Designing Critical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46054-9_14-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for System Reconfiguration: Integrated Modular Avionics IMA Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends and Advances in Model Based Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.189-198, 2022, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82083-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based System Reconfiguration: a descriptive study of current industrial challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonjour; Daniel Krob; Luca Palladino; François Stephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management. Proceedings of the Ninth International Conference on Complex Systems Design &amp; Management, CSD&amp;M Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.97-108, 2018, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04209-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based system Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making in New Product and Process Development : The Case of Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Ecole Centrale Paris, 2006. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marija Jankovic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stakeholder modeling and analysis: New mobility services (Product Service Systems of Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reconfiguration ontology to support model-based systems engineering: Approach linking design and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.347-364. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Method for System Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel of an informational structure for modelbased technology roadmapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.121103. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Context Change Propagation Prediction on Autonomous Vehicles Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autonomous Vehicles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology to support product service systems of systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidad Zehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Al Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschka Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi service fleet sizing: assessing the impact of user trust and willingness-to-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1997-2015. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-019-10013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la valeur économique entre les acteurs d’un projet de télémédecine : enjeux méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture decisions in different product classes for complex products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting system architecture: what a single industrial experiment can tell us about the traps to avoid when choosing selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Subjective Uncertainty on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Part B: Mechanical Engineering, 1 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Collaborative Decision-Making in New Product Development Projects using Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tem.2015.2458332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty in potential supplier identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060414000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward System Architecture Generation and Performances Assessment Under Uncertainty Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Requillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.041002-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCREPANCIES AND ANALOGIES IN ARTIFICIAL INTELLIGENCE AND ENGINEERING DESIGN APPROACHES IN ADDRESSING THE COLLABORATIVE DECISION-MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Jovicic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision-making in Design Project Management. A Particular Focus on Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.93-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Exeter, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in product line engineering (PLE) for systems engineering (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), United States. pp.2491-2500, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In conferences, everyone goes 'health data is the future' &amp;quot;: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco, USA, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human Systems Integration approach to the design and operation of a remote and virtual air traffic control center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.3561-3570, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to user-experience-focused model-based roadmapping for new product planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Switzerland. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Systems Of Systems Change And Failure Via Network-based Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Dependency and Structure Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MIT, Cambridge, Massatchussets, United States. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/dsm2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-event simulation model for driver performance assessment: application to autonomous vehicle cockpit design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automated Requirements Reuse and Recycling Process for Autonomous Transportation Systems R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chelbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3551-3560, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Uncertainty Framework for Product Service Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3121-3130, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Fleet Sizing: Assessing the Impact of User Trust and Willingness to Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940330v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Decision Support Framework to Solve Design Problems in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan Paredis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-98035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of a decision-making process supported by simulation in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-86406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product service system design in a system of systems context : a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2891-2902, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for architecting collaborative product service system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on system of systems engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Models in Decision-Making Process Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Philosophy of Models in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ValXplore method: exploring desirability, feasibility and viability of business and system design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Adelaide, Australia. pp.1157 - 1171, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2017.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Technologies: Principle Feasibility Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Condat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED17 International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector Rotation as an Estimation of Architectural Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowritta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-59114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Proposition Design for Systems and Services by Adapting Affordance-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Curatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference. Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-60089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DECISION SUPPORT FRAMEWORK FOR SYSTEM ARCHITECTURE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of criteria in system architecture selection: observation from industrial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia M. Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative case study of functional models to support system architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Expert Estimation Related Uncertainties on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic architecture generation for early negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Dependency and Structure Modelling Conference, DSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Simulation: Proposition of a MBSE Framework for Design-Analysis Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Berquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Atlanta, United States. pp.59 - 68, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Combined Approach for Architecture Generation Integrating Component Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Product Design Complexity and FDA for Medical Device Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based System Engineering for Simulation-Based Design in Product Data Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.612-622, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Design, Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, VERSAILLES, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34088.62726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la performance de l'ANAP – Analyse comparative de la performance en santé et en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troskah Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la performance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth : Towards a Global Decision Support Framework based on Value Creation for Healthcare Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Integrated Healthcare Delivery Systems (CIHDS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, State college,Penn State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Engineering Systems Design: Architecting Engineering Systems, Designing Critical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46054-9_14-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for System Reconfiguration: Integrated Modular Avionics IMA Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends and Advances in Model Based Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.189-198, 2022, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82083-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based System Reconfiguration: a descriptive study of current industrial challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonjour; Daniel Krob; Luca Palladino; François Stephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management. Proceedings of the Ninth International Conference on Complex Systems Design &amp; Management, CSD&amp;M Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.97-108, 2018, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04209-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based system Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making in New Product and Process Development : The Case of Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Ecole Centrale Paris, 2006. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chazal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Qasim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03325840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trehard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052556" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yuskevich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Doufene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Moullec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030463" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye Ye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060414000511" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Requillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.93-116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.357" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2020.21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02297520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.362" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Sissoko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Paredis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christiaan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86406" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0358" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boutin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428697" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Hamida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2017.00419.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Condat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Curatella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Baltay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-60089" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowritta Sarkar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Eckert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Kremer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35084" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graignic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tuloup" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Berquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.01.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13309" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12557" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_55" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troskah Farnia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46054-9_14-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03758711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82083-1_17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04209-7_8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01770952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chazal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Qasim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03325840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yuskevich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Doufene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trehard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052556" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Moullec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000202" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030463" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060414000511" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Requillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.93-116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.357" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2020.21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02297520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.362" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Sissoko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Paredis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christiaan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86406" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0358" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boutin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428697" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Hamida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2017.00419.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Condat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowritta Sarkar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Curatella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sasse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Baltay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-60089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Eckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Kremer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35084" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graignic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tuloup" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Berquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12557" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13309" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_55" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troskah Farnia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46054-9_14-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03758711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82083-1_17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04209-7_8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01770952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>