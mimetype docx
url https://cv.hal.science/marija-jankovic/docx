--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marija Jankovic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stakeholder modeling and analysis: New mobility services (Product Service Systems of Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reconfiguration ontology to support model-based systems engineering: Approach linking design and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.347-364. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Method for System Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel of an informational structure for modelbased technology roadmapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.121103. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Context Change Propagation Prediction on Autonomous Vehicles Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autonomous Vehicles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology to support product service systems of systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidad Zehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Al Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschka Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi service fleet sizing: assessing the impact of user trust and willingness-to-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1997-2015. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-019-10013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la valeur économique entre les acteurs d’un projet de télémédecine : enjeux méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture decisions in different product classes for complex products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting system architecture: what a single industrial experiment can tell us about the traps to avoid when choosing selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Subjective Uncertainty on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Part B: Mechanical Engineering, 1 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Collaborative Decision-Making in New Product Development Projects using Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tem.2015.2458332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty in potential supplier identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060414000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward System Architecture Generation and Performances Assessment Under Uncertainty Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Requillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.041002-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCREPANCIES AND ANALOGIES IN ARTIFICIAL INTELLIGENCE AND ENGINEERING DESIGN APPROACHES IN ADDRESSING THE COLLABORATIVE DECISION-MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Jovicic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision-making in Design Project Management. A Particular Focus on Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.93-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Exeter, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in product line engineering (PLE) for systems engineering (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), United States. pp.2491-2500, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In conferences, everyone goes 'health data is the future' &amp;quot;: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco, USA, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human Systems Integration approach to the design and operation of a remote and virtual air traffic control center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.3561-3570, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to user-experience-focused model-based roadmapping for new product planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Switzerland. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Systems Of Systems Change And Failure Via Network-based Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Dependency and Structure Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MIT, Cambridge, Massatchussets, United States. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/dsm2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-event simulation model for driver performance assessment: application to autonomous vehicle cockpit design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automated Requirements Reuse and Recycling Process for Autonomous Transportation Systems R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chelbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3551-3560, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Uncertainty Framework for Product Service Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3121-3130, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Fleet Sizing: Assessing the Impact of User Trust and Willingness to Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940330v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Decision Support Framework to Solve Design Problems in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan Paredis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-98035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of a decision-making process supported by simulation in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-86406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product service system design in a system of systems context : a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2891-2902, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for architecting collaborative product service system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on system of systems engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Models in Decision-Making Process Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Philosophy of Models in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ValXplore method: exploring desirability, feasibility and viability of business and system design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Adelaide, Australia. pp.1157 - 1171, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2017.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Technologies: Principle Feasibility Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Condat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED17 International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector Rotation as an Estimation of Architectural Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowritta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-59114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Proposition Design for Systems and Services by Adapting Affordance-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Curatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference. Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-60089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DECISION SUPPORT FRAMEWORK FOR SYSTEM ARCHITECTURE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of criteria in system architecture selection: observation from industrial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia M. Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative case study of functional models to support system architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Expert Estimation Related Uncertainties on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic architecture generation for early negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Dependency and Structure Modelling Conference, DSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Simulation: Proposition of a MBSE Framework for Design-Analysis Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Berquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Atlanta, United States. pp.59 - 68, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Combined Approach for Architecture Generation Integrating Component Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Product Design Complexity and FDA for Medical Device Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based System Engineering for Simulation-Based Design in Product Data Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.612-622, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Design, Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, VERSAILLES, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34088.62726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la performance de l'ANAP – Analyse comparative de la performance en santé et en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troskah Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la performance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth : Towards a Global Decision Support Framework based on Value Creation for Healthcare Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Integrated Healthcare Delivery Systems (CIHDS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, State college,Penn State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Engineering Systems Design: Architecting Engineering Systems, Designing Critical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46054-9_14-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for System Reconfiguration: Integrated Modular Avionics IMA Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends and Advances in Model Based Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.189-198, 2022, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82083-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based System Reconfiguration: a descriptive study of current industrial challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonjour; Daniel Krob; Luca Palladino; François Stephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management. Proceedings of the Ninth International Conference on Complex Systems Design &amp; Management, CSD&amp;M Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.97-108, 2018, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04209-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based system Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making in New Product and Process Development : The Case of Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Ecole Centrale Paris, 2006. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marija Jankovic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stakeholder modeling and analysis: New mobility services (Product Service Systems of Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reconfiguration ontology to support model-based systems engineering: Approach linking design and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.347-364. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Method for System Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidad Zehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Al Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel of an informational structure for modelbased technology roadmapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.121103. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Context Change Propagation Prediction on Autonomous Vehicles Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autonomous Vehicles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology to support product service systems of systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschka Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi service fleet sizing: assessing the impact of user trust and willingness-to-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1997-2015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-019-10013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la valeur économique entre les acteurs d’un projet de télémédecine : enjeux méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture decisions in different product classes for complex products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting system architecture: what a single industrial experiment can tell us about the traps to avoid when choosing selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Subjective Uncertainty on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Part B: Mechanical Engineering, 1 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Collaborative Decision-Making in New Product Development Projects using Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tem.2015.2458332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty in potential supplier identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060414000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward System Architecture Generation and Performances Assessment Under Uncertainty Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Requillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.041002-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCREPANCIES AND ANALOGIES IN ARTIFICIAL INTELLIGENCE AND ENGINEERING DESIGN APPROACHES IN ADDRESSING THE COLLABORATIVE DECISION-MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Jovicic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision-making in Design Project Management. A Particular Focus on Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.93-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In conferences, everyone goes 'health data is the future' &amp;quot;: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco, USA, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Exeter, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in product line engineering (PLE) for systems engineering (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), United States. pp.2491-2500, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human Systems Integration approach to the design and operation of a remote and virtual air traffic control center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.3561-3570, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to user-experience-focused model-based roadmapping for new product planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Switzerland. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-event simulation model for driver performance assessment: application to autonomous vehicle cockpit design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Systems Of Systems Change And Failure Via Network-based Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Dependency and Structure Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MIT, Cambridge, Massatchussets, United States. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/dsm2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automated Requirements Reuse and Recycling Process for Autonomous Transportation Systems R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chelbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3551-3560, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Uncertainty Framework for Product Service Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3121-3130, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Fleet Sizing: Assessing the Impact of User Trust and Willingness to Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940330v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Decision Support Framework to Solve Design Problems in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan Paredis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-98035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for architecting collaborative product service system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on system of systems engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of a decision-making process supported by simulation in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-86406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product service system design in a system of systems context : a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2891-2902, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Models in Decision-Making Process Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Philosophy of Models in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ValXplore method: exploring desirability, feasibility and viability of business and system design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Adelaide, Australia. pp.1157 - 1171, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2017.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Technologies: Principle Feasibility Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Condat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED17 International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector Rotation as an Estimation of Architectural Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowritta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-59114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Proposition Design for Systems and Services by Adapting Affordance-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Curatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference. Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-60089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative case study of functional models to support system architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DECISION SUPPORT FRAMEWORK FOR SYSTEM ARCHITECTURE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of criteria in system architecture selection: observation from industrial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia M. Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Expert Estimation Related Uncertainties on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Product Design Complexity and FDA for Medical Device Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Combined Approach for Architecture Generation Integrating Component Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic architecture generation for early negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Dependency and Structure Modelling Conference, DSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Simulation: Proposition of a MBSE Framework for Design-Analysis Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Berquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Atlanta, United States. pp.59 - 68, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based System Engineering for Simulation-Based Design in Product Data Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.612-622, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Design, Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, VERSAILLES, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34088.62726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la performance de l'ANAP – Analyse comparative de la performance en santé et en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troskah Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la performance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth : Towards a Global Decision Support Framework based on Value Creation for Healthcare Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Integrated Healthcare Delivery Systems (CIHDS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, State college,Penn State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Engineering Systems Design: Architecting Engineering Systems, Designing Critical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46054-9_14-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for System Reconfiguration: Integrated Modular Avionics IMA Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends and Advances in Model Based Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.189-198, 2022, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82083-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based System Reconfiguration: a descriptive study of current industrial challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonjour; Daniel Krob; Luca Palladino; François Stephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management. Proceedings of the Ninth International Conference on Complex Systems Design &amp; Management, CSD&amp;M Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.97-108, 2018, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04209-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based system Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making in New Product and Process Development : The Case of Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Ecole Centrale Paris, 2006. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chazal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Qasim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03325840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yuskevich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Doufene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trehard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052556" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Moullec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000202" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030463" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye Ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060414000511" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Requillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.93-116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.357" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2020.21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02297520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.362" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Sissoko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Paredis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christiaan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86406" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0358" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boutin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428697" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Hamida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2017.00419.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Condat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowritta Sarkar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Curatella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sasse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Baltay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-60089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270724v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Eckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Kremer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35084" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785195v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graignic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tuloup" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Berquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12557" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13309" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_55" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troskah Farnia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46054-9_14-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03758711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82083-1_17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04209-7_8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01770952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chazal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Qasim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03325840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yuskevich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Doufene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trehard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21578" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Moullec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030463" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye Ye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060414000511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Requillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.93-116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.357" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.157" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2020.21" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02297520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.362" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Sissoko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Paredis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428697" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785788v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christiaan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86406" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0358" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Hamida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2017.00419.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Condat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowritta Sarkar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Curatella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sasse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Baltay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-60089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Eckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Kremer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35084" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13309" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12557" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785195v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graignic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tuloup" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Berquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.01.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_55" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troskah Farnia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46054-9_14-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03758711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82083-1_17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04209-7_8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01770952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>