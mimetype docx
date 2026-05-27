--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marija Jankovic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stakeholder modeling and analysis: New mobility services (Product Service Systems of Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reconfiguration ontology to support model-based systems engineering: Approach linking design and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.347-364. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Method for System Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidad Zehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Al Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel of an informational structure for modelbased technology roadmapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.121103. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Context Change Propagation Prediction on Autonomous Vehicles Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autonomous Vehicles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology to support product service systems of systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschka Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi service fleet sizing: assessing the impact of user trust and willingness-to-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1997-2015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-019-10013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la valeur économique entre les acteurs d’un projet de télémédecine : enjeux méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture decisions in different product classes for complex products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting system architecture: what a single industrial experiment can tell us about the traps to avoid when choosing selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Subjective Uncertainty on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Part B: Mechanical Engineering, 1 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Collaborative Decision-Making in New Product Development Projects using Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tem.2015.2458332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty in potential supplier identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060414000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward System Architecture Generation and Performances Assessment Under Uncertainty Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Requillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.041002-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCREPANCIES AND ANALOGIES IN ARTIFICIAL INTELLIGENCE AND ENGINEERING DESIGN APPROACHES IN ADDRESSING THE COLLABORATIVE DECISION-MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Jovicic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision-making in Design Project Management. A Particular Focus on Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.93-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In conferences, everyone goes 'health data is the future' &amp;quot;: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco, USA, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Exeter, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in product line engineering (PLE) for systems engineering (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), United States. pp.2491-2500, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human Systems Integration approach to the design and operation of a remote and virtual air traffic control center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.3561-3570, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to user-experience-focused model-based roadmapping for new product planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Switzerland. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-event simulation model for driver performance assessment: application to autonomous vehicle cockpit design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Systems Of Systems Change And Failure Via Network-based Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Dependency and Structure Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MIT, Cambridge, Massatchussets, United States. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/dsm2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automated Requirements Reuse and Recycling Process for Autonomous Transportation Systems R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chelbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3551-3560, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Uncertainty Framework for Product Service Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3121-3130, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Fleet Sizing: Assessing the Impact of User Trust and Willingness to Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940330v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Decision Support Framework to Solve Design Problems in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan Paredis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-98035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for architecting collaborative product service system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on system of systems engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of a decision-making process supported by simulation in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-86406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product service system design in a system of systems context : a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2891-2902, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Models in Decision-Making Process Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Philosophy of Models in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ValXplore method: exploring desirability, feasibility and viability of business and system design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Adelaide, Australia. pp.1157 - 1171, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2017.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Technologies: Principle Feasibility Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Condat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED17 International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector Rotation as an Estimation of Architectural Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowritta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-59114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Proposition Design for Systems and Services by Adapting Affordance-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Curatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference. Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-60089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative case study of functional models to support system architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DECISION SUPPORT FRAMEWORK FOR SYSTEM ARCHITECTURE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of criteria in system architecture selection: observation from industrial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia M. Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Expert Estimation Related Uncertainties on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Product Design Complexity and FDA for Medical Device Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Combined Approach for Architecture Generation Integrating Component Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic architecture generation for early negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Dependency and Structure Modelling Conference, DSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Simulation: Proposition of a MBSE Framework for Design-Analysis Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Berquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Atlanta, United States. pp.59 - 68, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based System Engineering for Simulation-Based Design in Product Data Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.612-622, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Design, Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, VERSAILLES, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34088.62726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la performance de l'ANAP – Analyse comparative de la performance en santé et en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troskah Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la performance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth : Towards a Global Decision Support Framework based on Value Creation for Healthcare Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Integrated Healthcare Delivery Systems (CIHDS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, State college,Penn State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Engineering Systems Design: Architecting Engineering Systems, Designing Critical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46054-9_14-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for System Reconfiguration: Integrated Modular Avionics IMA Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends and Advances in Model Based Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.189-198, 2022, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82083-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based System Reconfiguration: a descriptive study of current industrial challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonjour; Daniel Krob; Luca Palladino; François Stephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management. Proceedings of the Ninth International Conference on Complex Systems Design &amp; Management, CSD&amp;M Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.97-108, 2018, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04209-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based system Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making in New Product and Process Development : The Case of Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Ecole Centrale Paris, 2006. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marija Jankovic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the source: how failure modes in clinical information recording affect research on real-world data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20476965.2026.2665355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology supporting context modeling in operational scenario development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stakeholder modeling and analysis: New mobility services (Product Service Systems of Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and characterizing the operational context for human systems integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy‐andré Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reconfiguration ontology to support model-based systems engineering: Approach linking design and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.347-364. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Method for System Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel of an informational structure for modelbased technology roadmapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.121103. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Context Change Propagation Prediction on Autonomous Vehicles Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Trehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autonomous Vehicles and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an ontology to support product service systems of systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidad Zehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Al Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joschka Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi service fleet sizing: assessing the impact of user trust and willingness-to-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.1997-2015. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-019-10013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Power in Industrial Symbioses: A Stakeholder Value Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy H Yune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de la valeur économique entre les acteurs d’un projet de télémédecine : enjeux méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu-Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurtel.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture decisions in different product classes for complex products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.217 - 234. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Environmental Impact Estimation in System Architecture & Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (2), pp.117-140. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060416000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting system architecture: what a single industrial experiment can tell us about the traps to avoid when choosing selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Subjective Uncertainty on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Part B: Mechanical Engineering, 1 (3), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of telehealth system deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jos.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Collaborative Decision-Making in New Product Development Projects using Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (4), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tem.2015.2458332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTEXT MANAGEMENT IN COLLABORATIVE DECISION MAKING IN COMPLEX DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.286-303. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2015.071397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty in potential supplier identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.339-351. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060414000511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interface ontology for management of conflicts and risks in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X14520760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations from radical innovation projects considering the company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward System Architecture Generation and Performances Assessment Under Uncertainty Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Requillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.041002-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4023514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Enterprise Frontier through e-Collaboration with a Three-Dimensional Model Based on Web 2.0 Technology Use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviné Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488289.2013.840703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of critical factors in medical device development through Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül E. Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.7034-7045. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Domain Design Scorecards: A method for architecture generation and evaluation through interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Holley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10-11), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2012.706270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCREPANCIES AND ANALOGIES IN ARTIFICIAL INTELLIGENCE AND ENGINEERING DESIGN APPROACHES IN ADDRESSING THE COLLABORATIVE DECISION-MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Vulnerability: State of the Art and Propositions for Future Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Jovicic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision-making in Design Project Management. A Particular Focus on Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.93-116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and an Architecture as a Tool Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the project management framework through integration of the knowledge and information of the collaborative decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPD.2009.024183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making: Complementary Developments of a Model and Architecture as a Tool Support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocquet Jean-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of the Project Management Framework through Integration of the Knowledge and Information of the Collaborative Decision Making Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.109-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Exeter, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling variability in product line engineering (PLE) for systems engineering (SE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), United States. pp.2491-2500, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la circularité et la soutenabilité des organisations – Focus sur quelques briques du Cockpit Digital Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In conferences, everyone goes 'health data is the future' &amp;quot;: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco, USA, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Acquisition Methodology for the Design of Complex Sociotechnical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human Systems Integration (HSI2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA; INCOSE, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human Systems Integration approach to the design and operation of a remote and virtual air traffic control center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-André Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Jul 2023, Bordeaux, France. pp.3561-3570, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to user-experience-focused model-based roadmapping for new product planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Gothenburg, Switzerland. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Systems Of Systems Change And Failure Via Network-based Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Dependency and Structure Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MIT, Cambridge, Massatchussets, United States. pp.10-10, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35199/dsm2020.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-event simulation model for driver performance assessment: application to autonomous vehicle cockpit design optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Yuskevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Doufene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: DESIGN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dubrovnik, Croatia. pp.2521-2530, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automated Requirements Reuse and Recycling Process for Autonomous Transportation Systems R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chelbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3551-3560, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Uncertainty Framework for Product Service Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3121-3130, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Fleet Sizing: Assessing the Impact of User Trust and Willingness to Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Annual Meeting of the Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940330v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Decision Support Framework to Solve Design Problems in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan Paredis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-98035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product service system design in a system of systems context : a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2891-2902, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of safety requirements evolution in the transition of land transportation systems toward autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2845 - 2854, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study of a decision-making process supported by simulation in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2018-86406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for architecting collaborative product service system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on system of systems engineering (SoSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.53-59, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ValXplore method: exploring desirability, feasibility and viability of business and system design under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Adelaide, Australia. pp.1157 - 1171, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2017.00419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatized Generation of Rule- Based systems for architecting eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Research into Design (ICoRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Models in Decision-Making Process Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paredis J. J. Christiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in Philosophy of Models in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough Technologies: Principle Feasibility Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Condat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED17 International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göknur Sirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONCEPTUAL FRAMEWORK FOR ECO - INDUSTRIAL PARKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V004T05A024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eigenvector Rotation as an Estimation of Architectural Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowritta Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-59114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DATA-AND KNOWLEDGE-DRIVEN METHODOLOGY FOR GENERATING ECO-INDUSTRIAL PARK ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computer and Information in Engineering Conference (IDETC/CIE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Proposition Design for Systems and Services by Adapting Affordance-Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Curatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2016 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference. Volume 7: 28th International Conference on Design Theory and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2016-60089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A DECISION SUPPORT FRAMEWORK FOR SYSTEM ARCHITECTURE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Process of Care Coordination: A skin Cancer Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjemil Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Julie Stal Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Industrial Symbiosis Using Design Structure Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei I Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th INTERNATIONAL DEPENDENCY AND STRUCTURE MODELING CONFERENCE, DSM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of criteria in system architecture selection: observation from industrial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia M. Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative case study of functional models to support system architecture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision Multi-Domain Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Dependency and Structure Modeling Conference, DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling collaborative decision-making organization using a Decision-Decision MDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Impact of Expert Estimation Related Uncertainties on Architecture Generation and Supplier Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gul Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-35084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic architecture generation for early negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Dependency and Structure Modelling Conference, DSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main factor identification for early negotiation in product design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation methods in the healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Khudyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Complex Systems Design and Management - CSD&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Simulation: Proposition of a MBSE Framework for Design-Analysis Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Berquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Systems Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Atlanta, United States. pp.59 - 68, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early design decision support with system dynamics approaches - Example of telehealth integration in the healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of Utility, Innovation, Profitability and Concept for innovation selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED: 19th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Factor Identification in Medical Device Development Through Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationa Conference in Engineering Design ICED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Product Design Complexity and FDA for Medical Device Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gül Okudan Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of Combined Approach for Architecture Generation Integrating Component Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based System Engineering for Simulation-Based Design in Product Data Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vosgien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.612-622, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth: towards a global industrial engineering framework based on value creation for healthcare systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.949-958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation médico-économique et organisationnelle pour la conception d'un système de télémédecine. Approche systémique et étude des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a remote and virtual air traffic control center using a Human Systems Integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brethomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Académie-Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robo-Taxi Service Design, Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Vosooghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, VERSAILLES, France. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34088.62726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la performance de l'ANAP – Analyse comparative de la performance en santé et en industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troskah Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Alves de Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la performance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telehealth : Towards a Global Decision Support Framework based on Value Creation for Healthcare Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Integrated Healthcare Delivery Systems (CIHDS) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, State college,Penn State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Engineering Systems Design: Architecting Engineering Systems, Designing Critical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46054-9_14-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for System Reconfiguration: Integrated Modular Avionics IMA Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends and Advances in Model Based Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.189-198, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82083-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Complex System Design Oriented Curricula: The Example of the Grande Ecole CentraleSupélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferreboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.203-220, 2019, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17134-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based System Reconfiguration: a descriptive study of current industrial challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonjour; Daniel Krob; Luca Palladino; François Stephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management. Proceedings of the Ninth International Conference on Complex Systems Design &amp; Management, CSD&amp;M Paris 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.97-108, 2018, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04209-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based system Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Qasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Decision Making in New Product and Process Development : The Case of Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Ecole Centrale Paris, 2006. English. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00181452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chazal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Qasim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03325840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yuskevich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Doufene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trehard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21578" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000214" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Moullec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030463" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye Ye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060414000511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Requillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.93-116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.357" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.157" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2020.21" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02297520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.362" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Sissoko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Paredis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428697" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785788v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christiaan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86406" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0358" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Hamida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2017.00419.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Condat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowritta Sarkar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Curatella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sasse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Baltay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-60089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Eckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Kremer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35084" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13309" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12557" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785195v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graignic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tuloup" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Berquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.01.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_55" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troskah Farnia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46054-9_14-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03758711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82083-1_17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04209-7_8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01770952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617614v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2026.2665355" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disdier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0538" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Fakhfakh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21728" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy&#8208;andr&#233; Boy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Qasim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03325840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yuskevich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Doufene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Damak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trehard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Hein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Feng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy H Yune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Eckert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000214" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l E. Okudan Kremer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0208-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Moullec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Yun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2015.2458332" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2015.071397" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ye Ye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060414000511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216800v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Holley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X14520760" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01152298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023150" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Requillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4023514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divin&#233; Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488289.2013.840703" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes A. Medina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.06.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2012.706270" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.93-116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2009.024183" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocquet Jean-Claude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Julie Stal Le" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10263" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Bantel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lame" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brethom&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Boy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.357" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2020.21" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02297520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chelbi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.362" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.319" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Sissoko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Paredis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Landel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0358" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0448" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredis J. J. Christiaan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86406" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boutin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428697" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Hamida" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2017.00419.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673544v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Condat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Dong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowritta Sarkar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59114" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Curatella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Baltay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-60089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemil Sonia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei I Sam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M. Eckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785628v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Kremer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-35084" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785295v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785195v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graignic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tuloup" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Berquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.01.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zimmer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785558v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Medina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l Okudan Kremer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13309" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785222v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12557" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_55" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971460v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359082v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troskah Farnia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alves de Rezende" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541994v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46054-9_14-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03758711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82083-1_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02306610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferreboeuf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17134-6_9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001165v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04209-7_8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01770952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00181452v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>