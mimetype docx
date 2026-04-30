--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1027,329 +1027,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural Service-Learning in Information Sciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What makes participation participative? Investigation into inclusive practices of multistakeholder organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Roglić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres du réseau international de recherche sur les organisations et le développement durable</w:t>
+              <w:t xml:space="preserve">16e Congres du réseau international de recherche sur les organisations et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538758v1</w:t>
+                <w:t xml:space="preserve">hal-03514947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes participation participative? Investigation into inclusive practices of multistakeholder organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rural Service-Learning in Information Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nives Mikelić Preradović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijeta Čalić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Roglić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congres du réseau international de recherche sur les organisations et le développement durable</w:t>
+              <w:t xml:space="preserve">Congres du réseau international de recherche sur les organisations et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514947v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering participation to push for development. The case of &amp;quot;LAG 5</w:t>
+                <w:t xml:space="preserve">The antenarrative of sensemaking: building participation via LEADER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Roglić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week of Innovative Regions in Europe (WIRE). P.S. 1.2. Skill supply for remote but resilient innovation ecosystems (online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Split, Croatia</w:t>
+              <w:t xml:space="preserve">The Participative Village. Governing Rural Everyday Worlds in Times of the New Rural Paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145657v1</w:t>
+                <w:t xml:space="preserve">hal-03141126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antenarrative of sensemaking: building participation via LEADER</w:t>
+                <w:t xml:space="preserve">Fostering participation to push for development. The case of &amp;quot;LAG 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Roglić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Participative Village. Governing Rural Everyday Worlds in Times of the New Rural Paradigm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Week of Innovative Regions in Europe (WIRE). P.S. 1.2. Skill supply for remote but resilient innovation ecosystems (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141126v1</w:t>
+                <w:t xml:space="preserve">hal-03145657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stakeholder initiatives and grassroots participation</w:t>
               </w:r>
@@ -2722,51 +2722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52AB52B"/>
+    <w:nsid w:val="F79C41A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2953,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marija-roglic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4900-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Dentoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Roglic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Williams" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20250000096009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Lacerda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084241236457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lubberink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmin Bender" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-13930" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03932081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03932061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Mikeli&#263; Preradovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijeta &#268;ali&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galabrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tessier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Wauters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Markotic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsela Rajkovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10893.18402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouriveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beaufoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Moran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35978.62402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Botica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Grgi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Mu&#353;tra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Pavlinovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03835307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marija-roglic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4900-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Dentoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Roglic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Williams" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20250000096009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Lacerda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084241236457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lubberink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmin Bender" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-13930" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03932081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03932061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Mikeli&#263; Preradovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijeta &#268;ali&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03145701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galabrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tessier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Wauters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Markotic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsela Rajkovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10893.18402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouriveau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beaufoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Moran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35978.62402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muguruel Ionel Jitea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Felekis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Botica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Grgi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Mu&#353;tra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Pavlinovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03835307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>