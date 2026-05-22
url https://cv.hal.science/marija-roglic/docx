--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2722,51 +2722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F79C41A8"/>
+    <w:nsid w:val="CF138A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>