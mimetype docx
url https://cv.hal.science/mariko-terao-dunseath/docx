--- v0 (2026-03-17)
+++ v1 (2026-04-23)
@@ -2533,230 +2533,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch me if you can! The Rise of Smartcatcher</w:t>
+                <w:t xml:space="preserve">A case study in the photoionization of atomic anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Dunseath-Terao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ᵀᴴ EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Taming the Uncertainty Monster: Lessons from Astrochemistry (TUMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Jul 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194269v1</w:t>
+                <w:t xml:space="preserve">hal-04194277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study in the photoionization of atomic anions</w:t>
+                <w:t xml:space="preserve">Catch me if you can! The Rise of Smartcatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Dunseath-Terao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rust Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taming the Uncertainty Monster: Lessons from Astrochemistry (TUMLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ᵀᴴ EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCASS, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-7671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194277v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodetachrnent of C- in the ground state</w:t>
               </w:r>
@@ -5739,51 +5739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE39823"/>
+    <w:nsid w:val="F270D26C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5970,51 +5970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariko-terao-dunseath" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6912-4525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069858748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;n&#233;vriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Dunseath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023412" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hibbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dochain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.033410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Trinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/9/092033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Brouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodh P. O'Connor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.053430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/23/235201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.85.036701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Dunseath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terao-Dunseath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/13/135203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nehari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/2/025203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamonou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo W van Der Hart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/1/015603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8B9GDJBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rust Jonas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#233;lix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7671" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Dunseath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/10/102002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;n&#233;vriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cyr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Lysaght" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04197122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dunseath Kevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hatada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hibbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dochain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00987813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariko-terao-dunseath" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6912-4525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069858748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;n&#233;vriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Dunseath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Dunseath-Terao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023412" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hibbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dochain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.033410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.023407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosenblatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Trinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/9/092033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Brouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodh P. O'Connor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.053430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/23/235201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.85.036701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Dunseath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terao-Dunseath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/13/135203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nehari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/2/025203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamonou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo W van Der Hart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/41/1/015603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8B9GDJBM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b404806g" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VV72NLZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terao-Dunseath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/16/308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/128F11B6B69F43DB9ECDBA85117EB89F50EC0A10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dourneuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/7/015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABCE1C8652C2362F52E8F79A067EBC828045C134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charlo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/31/12/002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3953AAD97FE1C25375A66776F65CA505E1DA04F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/24/002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39E6273EC0EB6109F93AEE226CBB9B8C0AAC684B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dourneuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04194269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rust Jonas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#233;lix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7671" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Dunseath" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Urbain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/10/102002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;n&#233;vriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cyr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Lysaght" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04197122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dunseath Kevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hatada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hibbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dochain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00987813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>