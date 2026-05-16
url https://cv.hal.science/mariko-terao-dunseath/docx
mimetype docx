--- v1 (2026-04-23)
+++ v2 (2026-05-16)
@@ -5739,51 +5739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F270D26C"/>
+    <w:nsid w:val="49896A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>